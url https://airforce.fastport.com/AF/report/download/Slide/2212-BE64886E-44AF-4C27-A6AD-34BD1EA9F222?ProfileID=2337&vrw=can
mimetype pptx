--- v0 (2026-04-05)
+++ v1 (2026-05-23)
@@ -15241,51 +15241,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Date Placeholder 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C8ABC33-E051-46E1-8E11-974AEE71BE52}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{16365DF4-191D-42E9-88C1-D207E4AF3E13}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/5/2026</a:t>
+              <a:t>5/23/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Slide Number Placeholder 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{393BF8D7-9BA8-485F-8596-7BA0C9E04E2B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -15437,51 +15437,51 @@
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D316E49-8522-4EF4-9E9A-2E2C7C4334A8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B3BF88B3-FAA7-469C-85FC-ABC8A698D3F4}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/5/2026</a:t>
+              <a:t>5/23/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C42E5084-A877-4077-A128-DB63505EEA02}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -15814,51 +15814,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Date Placeholder 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8927A595-32EE-4ACD-B6ED-1CBE69389D7E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E4F04612-B901-4C69-A5A4-156068ABB97A}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/5/2026</a:t>
+              <a:t>5/23/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Slide Number Placeholder 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC1EE18C-75AF-4267-A9DA-E2B4E41EC33B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -16257,51 +16257,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Date Placeholder 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3FA7DB3-B48C-4949-B533-93CB8FBCD8A2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{85ED18AE-32DB-4488-B8FA-2D0C4B9CAEF3}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/5/2026</a:t>
+              <a:t>5/23/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Slide Number Placeholder 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F0F32AC-45E3-4F10-BF4A-F80040DEDAB2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -16814,51 +16814,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Date Placeholder 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CBD1890-13E7-466B-9D60-71B09E4D788A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{33FD96A6-53B2-4A02-BF7F-176B2B87EA64}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/5/2026</a:t>
+              <a:t>5/23/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="Slide Number Placeholder 15">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E360A820-EE16-45E3-BB9C-57966232AB51}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -16902,51 +16902,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3ABA7B36-64A0-3B34-5058-A692BEBB04C8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0696CAAC-9150-4D49-8B78-2C20DAE1168F}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/5/2026</a:t>
+              <a:t>5/23/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D683EA3D-9C77-A5F6-A5F9-AD388F23C0F6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -17675,51 +17675,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A0136154-B574-48C9-93B1-E0414DB8DA7E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2C07E6FD-FCE5-46EB-8195-80055698FF2C}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/5/2026</a:t>
+              <a:t>5/23/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A7D08DBB-9918-44FF-921D-50DFF09D90A9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -17876,51 +17876,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30C95314-5356-497B-B725-FB4D8D3E9D99}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2C07E6FD-FCE5-46EB-8195-80055698FF2C}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/5/2026</a:t>
+              <a:t>5/23/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EC0C315-3C24-49A2-BDD6-2E992EBA9FCD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -18000,51 +18000,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F38345D9-9F34-4FE6-9C86-A290D2BD4894}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{9B8A86B4-9B92-4ED1-9BED-6B9FC30B9700}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/5/2026</a:t>
+              <a:t>5/23/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{204FE799-E033-4FBA-8A1C-1E05840AFDDA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -18343,51 +18343,51 @@
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" b="1" i="1"/>
               <a:t>Your education is more in reach with a career in the Air Force.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6BED7D8A-1E64-42FD-BCA0-13C3A296FC69}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/5/2026</a:t>
+              <a:t>5/23/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D8FFEE83-99BB-46C6-889A-AD2C22DF1251}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>19</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
@@ -18775,51 +18775,51 @@
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CBE353EB-466D-4369-8B25-57ED7FC5737D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3EAB2FB1-6801-4AB0-81EA-48872425561C}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/5/2026</a:t>
+              <a:t>5/23/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C2D29A2-3CDB-4750-9F35-AAC29192C450}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -19160,51 +19160,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Date Placeholder 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A694F99D-E591-4DF4-A127-EFCC632B7019}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{71F1E799-01FF-44AC-AB9D-9BBEAB7C785F}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/5/2026</a:t>
+              <a:t>5/23/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Slide Number Placeholder 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5430A0C6-1E08-4870-913C-1C052E779809}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -19745,51 +19745,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Date Placeholder 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88453FC7-94E5-4403-AF52-2BD308EF9792}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B0A66A1B-1583-43B9-AD70-2435F4B5189F}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/5/2026</a:t>
+              <a:t>5/23/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Slide Number Placeholder 16">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{862621A8-6F0E-4D58-BE40-797580DBE67C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -20049,51 +20049,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Date Placeholder 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3048EADC-84B3-4D9B-B2B5-349F349B45DB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{18594A7D-CFA5-4C87-940E-FB20978270D0}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/5/2026</a:t>
+              <a:t>5/23/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Slide Number Placeholder 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D97930F-A6D0-43C5-A000-E0B731E42424}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -20348,51 +20348,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EDA122BD-7F5B-47FB-AB63-2F10BC6182A3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{73130F4E-8C3C-4AC8-8DF5-E0CF7AAFCB74}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/5/2026</a:t>
+              <a:t>5/23/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC0E6BA9-1173-486D-8556-7E1DB54CDFBA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -21964,51 +21964,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Date Placeholder 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8DC0AB93-6E00-4ED0-A689-CA91BA85B699}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FDB99C29-320B-48F6-9EAD-A15C942AFA7E}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/5/2026</a:t>
+              <a:t>5/23/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Slide Number Placeholder 16">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D3544FD-3398-410E-A583-DFB17711E9EE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -22241,51 +22241,51 @@
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0694DAD3-F4E7-42BC-8FCE-C499D8CAEC5A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6E10EEB9-A000-4070-A74F-D3BEE6CEC94D}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/5/2026</a:t>
+              <a:t>5/23/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3627F92-AAE5-4D69-8618-BF426D0081E0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -22626,51 +22626,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Date Placeholder 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{522D1BDF-E5F4-4C96-92C5-C7E328C2BCE6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6BE3D9AE-9FFB-475F-BDFD-BCC31C50B2A8}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/5/2026</a:t>
+              <a:t>5/23/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Slide Number Placeholder 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F2D5C64-1F7E-438E-9128-844997FD6220}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -24158,51 +24158,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Date Placeholder 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{522D1BDF-E5F4-4C96-92C5-C7E328C2BCE6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6BE3D9AE-9FFB-475F-BDFD-BCC31C50B2A8}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/5/2026</a:t>
+              <a:t>5/23/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Slide Number Placeholder 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F2D5C64-1F7E-438E-9128-844997FD6220}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -24368,51 +24368,51 @@
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9288E085-AC7E-4708-BDD8-4FBB837047E4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A4DBC2D0-C05E-44F8-AB3B-92FB6AD9EB00}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/5/2026</a:t>
+              <a:t>5/23/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FCB7EB72-7C9D-4B5F-879A-35573223910C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -24561,51 +24561,51 @@
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Date Placeholder 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CBA3639-5F26-44A4-9B29-18CBA3CF189B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{568A6768-9D0E-43CD-B8C6-64E36052D11C}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/5/2026</a:t>
+              <a:t>5/23/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Slide Number Placeholder 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA9C44BE-E726-445A-8AAB-E1B74B918F9C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -26549,51 +26549,51 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E59D58E2-0DBC-46C7-94C2-EC0816BA0288}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{02F20844-5F7C-4A42-BBE9-383A85ECFD7F}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/5/2026</a:t>
+              <a:t>5/23/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EEF2D85A-1F4C-4B17-944D-7140887F721E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -26704,51 +26704,51 @@
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Date Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98C891CF-4428-46F8-8B8B-EB6AE975E5FF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{571836DB-BE7E-4DD2-A5E5-5B66655C6775}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/5/2026</a:t>
+              <a:t>5/23/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Slide Number Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{970FC7EE-54A9-4533-9A6F-04AA7DD5AAC2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -26995,51 +26995,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Date Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7FF4334F-ADD0-4F8C-8F40-0B73266471F0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{952B8285-A615-4997-A4B9-A01257664DA5}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/5/2026</a:t>
+              <a:t>5/23/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Slide Number Placeholder 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0B25DC1-8C3A-478A-8844-A54CF03E95A5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -27281,51 +27281,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD2227A8-3CF3-4018-BB82-1F92C2AC6EA0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CDD65A0A-7274-42B4-9115-9350D0BD9A50}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/5/2026</a:t>
+              <a:t>5/23/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA798327-5189-4D37-8D15-E962D4738461}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -27779,51 +27779,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Date Placeholder 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D7C6F94D-B114-4745-98A7-5BEFEA35B921}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{606276FC-0253-4D95-B7F8-6214C34817EA}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/5/2026</a:t>
+              <a:t>5/23/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Slide Number Placeholder 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{004D4354-CE4E-4425-9DEE-779A683914F3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -28098,51 +28098,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Date Placeholder 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A2CE529-DC5A-4122-B1D8-D70368002D5C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{131A61AE-D24D-4216-BA0D-16D01440D8D2}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/5/2026</a:t>
+              <a:t>5/23/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Slide Number Placeholder 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC72A909-739B-4BE7-AD27-72428BFAB917}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -28475,51 +28475,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0E08DF1-6CE3-4CD7-8F22-836BF6D584CE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CDD65A0A-7274-42B4-9115-9350D0BD9A50}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/5/2026</a:t>
+              <a:t>5/23/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="11" name="{{Chart|70|Html}}" descr="A picture containing application&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66D09BD0-7A87-4983-B274-F21C91940446}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -28682,51 +28682,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A464C4E-2F34-4F06-954F-713B495F3DF2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2C07E6FD-FCE5-46EB-8195-80055698FF2C}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/5/2026</a:t>
+              <a:t>5/23/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D5D5FD7C-C4D9-471D-A22E-D67C6E89F109}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -29723,51 +29723,51 @@
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10012"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2C07E6FD-FCE5-46EB-8195-80055698FF2C}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/5/2026</a:t>
+              <a:t>5/23/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D8FFEE83-99BB-46C6-889A-AD2C22DF1251}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>37</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
@@ -29878,51 +29878,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{85A5E382-353E-4DF9-A1B6-EA1C32645387}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C063C798-DB77-4AF9-B873-76D73402A46A}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/5/2026</a:t>
+              <a:t>5/23/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2D3DDE9-036D-45A3-89C4-AA932C830ECA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -30083,51 +30083,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9CFDD3EC-6ACB-4CEF-81CF-CA1F7B5AE566}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{9188BF69-0E95-45CD-A5D6-FC00EA785122}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/5/2026</a:t>
+              <a:t>5/23/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56FA6342-9E08-498F-BA36-6DBE198E76C8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -30201,51 +30201,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FCDB3552-D304-C761-5CC4-FC0D8A9CAA5E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0696CAAC-9150-4D49-8B78-2C20DAE1168F}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/5/2026</a:t>
+              <a:t>5/23/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E56F3AB6-D661-EF82-4211-86F11206AC8C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -31222,51 +31222,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Date Placeholder 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE113B00-7B13-456E-82AE-3152A72EFCD8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6D12575E-D977-48C9-BE5F-035BFDB5C1DD}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/5/2026</a:t>
+              <a:t>5/23/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Slide Number Placeholder 16">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2AA1A182-D2B3-40E5-B69C-F6E44B7F0294}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -31475,51 +31475,51 @@
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F072CD0-7251-430A-ADD9-8403F927F983}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{551DBCB8-D5FB-4D33-B1B3-B3E28D6D4489}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/5/2026</a:t>
+              <a:t>5/23/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D13B0520-89E5-4B98-8DAB-A93ACC0CDDCD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -31766,51 +31766,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Date Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E68280B5-79AD-45D3-988C-AB6A49B6A5A3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A10F5988-B433-414F-AE60-73CF6B163135}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/5/2026</a:t>
+              <a:t>5/23/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Slide Number Placeholder 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE601D2D-97DE-4A0B-AF07-5292F96BF545}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>