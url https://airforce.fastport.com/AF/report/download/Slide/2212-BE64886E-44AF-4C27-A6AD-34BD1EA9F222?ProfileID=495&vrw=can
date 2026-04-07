--- v2 (2026-02-20)
+++ v3 (2026-04-07)
@@ -15241,51 +15241,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Date Placeholder 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C8ABC33-E051-46E1-8E11-974AEE71BE52}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{16365DF4-191D-42E9-88C1-D207E4AF3E13}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/20/2026</a:t>
+              <a:t>4/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Slide Number Placeholder 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{393BF8D7-9BA8-485F-8596-7BA0C9E04E2B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -15437,51 +15437,51 @@
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D316E49-8522-4EF4-9E9A-2E2C7C4334A8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B3BF88B3-FAA7-469C-85FC-ABC8A698D3F4}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/20/2026</a:t>
+              <a:t>4/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C42E5084-A877-4077-A128-DB63505EEA02}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -15814,51 +15814,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Date Placeholder 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8927A595-32EE-4ACD-B6ED-1CBE69389D7E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E4F04612-B901-4C69-A5A4-156068ABB97A}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/20/2026</a:t>
+              <a:t>4/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Slide Number Placeholder 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC1EE18C-75AF-4267-A9DA-E2B4E41EC33B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -16257,51 +16257,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Date Placeholder 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3FA7DB3-B48C-4949-B533-93CB8FBCD8A2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{85ED18AE-32DB-4488-B8FA-2D0C4B9CAEF3}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/20/2026</a:t>
+              <a:t>4/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Slide Number Placeholder 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F0F32AC-45E3-4F10-BF4A-F80040DEDAB2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -16814,51 +16814,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Date Placeholder 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CBD1890-13E7-466B-9D60-71B09E4D788A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{33FD96A6-53B2-4A02-BF7F-176B2B87EA64}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/20/2026</a:t>
+              <a:t>4/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="Slide Number Placeholder 15">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E360A820-EE16-45E3-BB9C-57966232AB51}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -16902,51 +16902,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3ABA7B36-64A0-3B34-5058-A692BEBB04C8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0696CAAC-9150-4D49-8B78-2C20DAE1168F}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/20/2026</a:t>
+              <a:t>4/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D683EA3D-9C77-A5F6-A5F9-AD388F23C0F6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -17675,51 +17675,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A0136154-B574-48C9-93B1-E0414DB8DA7E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2C07E6FD-FCE5-46EB-8195-80055698FF2C}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/20/2026</a:t>
+              <a:t>4/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A7D08DBB-9918-44FF-921D-50DFF09D90A9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -17876,51 +17876,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30C95314-5356-497B-B725-FB4D8D3E9D99}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2C07E6FD-FCE5-46EB-8195-80055698FF2C}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/20/2026</a:t>
+              <a:t>4/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EC0C315-3C24-49A2-BDD6-2E992EBA9FCD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -18000,51 +18000,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F38345D9-9F34-4FE6-9C86-A290D2BD4894}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{9B8A86B4-9B92-4ED1-9BED-6B9FC30B9700}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/20/2026</a:t>
+              <a:t>4/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{204FE799-E033-4FBA-8A1C-1E05840AFDDA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -18343,51 +18343,51 @@
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" b="1" i="1"/>
               <a:t>Your education is more in reach with a career in the Air Force.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6BED7D8A-1E64-42FD-BCA0-13C3A296FC69}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/20/2026</a:t>
+              <a:t>4/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D8FFEE83-99BB-46C6-889A-AD2C22DF1251}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>19</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
@@ -18775,51 +18775,51 @@
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CBE353EB-466D-4369-8B25-57ED7FC5737D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3EAB2FB1-6801-4AB0-81EA-48872425561C}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/20/2026</a:t>
+              <a:t>4/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C2D29A2-3CDB-4750-9F35-AAC29192C450}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -19160,51 +19160,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Date Placeholder 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A694F99D-E591-4DF4-A127-EFCC632B7019}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{71F1E799-01FF-44AC-AB9D-9BBEAB7C785F}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/20/2026</a:t>
+              <a:t>4/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Slide Number Placeholder 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5430A0C6-1E08-4870-913C-1C052E779809}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -19745,51 +19745,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Date Placeholder 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88453FC7-94E5-4403-AF52-2BD308EF9792}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B0A66A1B-1583-43B9-AD70-2435F4B5189F}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/20/2026</a:t>
+              <a:t>4/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Slide Number Placeholder 16">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{862621A8-6F0E-4D58-BE40-797580DBE67C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -20049,51 +20049,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Date Placeholder 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3048EADC-84B3-4D9B-B2B5-349F349B45DB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{18594A7D-CFA5-4C87-940E-FB20978270D0}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/20/2026</a:t>
+              <a:t>4/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Slide Number Placeholder 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D97930F-A6D0-43C5-A000-E0B731E42424}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -20348,51 +20348,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EDA122BD-7F5B-47FB-AB63-2F10BC6182A3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{73130F4E-8C3C-4AC8-8DF5-E0CF7AAFCB74}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/20/2026</a:t>
+              <a:t>4/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC0E6BA9-1173-486D-8556-7E1DB54CDFBA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -21964,51 +21964,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Date Placeholder 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8DC0AB93-6E00-4ED0-A689-CA91BA85B699}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FDB99C29-320B-48F6-9EAD-A15C942AFA7E}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/20/2026</a:t>
+              <a:t>4/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Slide Number Placeholder 16">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D3544FD-3398-410E-A583-DFB17711E9EE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -22241,51 +22241,51 @@
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0694DAD3-F4E7-42BC-8FCE-C499D8CAEC5A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6E10EEB9-A000-4070-A74F-D3BEE6CEC94D}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/20/2026</a:t>
+              <a:t>4/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3627F92-AAE5-4D69-8618-BF426D0081E0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -22626,51 +22626,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Date Placeholder 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{522D1BDF-E5F4-4C96-92C5-C7E328C2BCE6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6BE3D9AE-9FFB-475F-BDFD-BCC31C50B2A8}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/20/2026</a:t>
+              <a:t>4/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Slide Number Placeholder 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F2D5C64-1F7E-438E-9128-844997FD6220}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -24158,51 +24158,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Date Placeholder 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{522D1BDF-E5F4-4C96-92C5-C7E328C2BCE6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6BE3D9AE-9FFB-475F-BDFD-BCC31C50B2A8}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/20/2026</a:t>
+              <a:t>4/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Slide Number Placeholder 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F2D5C64-1F7E-438E-9128-844997FD6220}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -24368,51 +24368,51 @@
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9288E085-AC7E-4708-BDD8-4FBB837047E4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A4DBC2D0-C05E-44F8-AB3B-92FB6AD9EB00}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/20/2026</a:t>
+              <a:t>4/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FCB7EB72-7C9D-4B5F-879A-35573223910C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -24561,51 +24561,51 @@
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Date Placeholder 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CBA3639-5F26-44A4-9B29-18CBA3CF189B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{568A6768-9D0E-43CD-B8C6-64E36052D11C}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/20/2026</a:t>
+              <a:t>4/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Slide Number Placeholder 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA9C44BE-E726-445A-8AAB-E1B74B918F9C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -26549,51 +26549,51 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E59D58E2-0DBC-46C7-94C2-EC0816BA0288}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{02F20844-5F7C-4A42-BBE9-383A85ECFD7F}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/20/2026</a:t>
+              <a:t>4/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EEF2D85A-1F4C-4B17-944D-7140887F721E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -26704,51 +26704,51 @@
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Date Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98C891CF-4428-46F8-8B8B-EB6AE975E5FF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{571836DB-BE7E-4DD2-A5E5-5B66655C6775}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/20/2026</a:t>
+              <a:t>4/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Slide Number Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{970FC7EE-54A9-4533-9A6F-04AA7DD5AAC2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -26995,51 +26995,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Date Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7FF4334F-ADD0-4F8C-8F40-0B73266471F0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{952B8285-A615-4997-A4B9-A01257664DA5}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/20/2026</a:t>
+              <a:t>4/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Slide Number Placeholder 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0B25DC1-8C3A-478A-8844-A54CF03E95A5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -27281,51 +27281,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD2227A8-3CF3-4018-BB82-1F92C2AC6EA0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CDD65A0A-7274-42B4-9115-9350D0BD9A50}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/20/2026</a:t>
+              <a:t>4/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA798327-5189-4D37-8D15-E962D4738461}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -27779,51 +27779,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Date Placeholder 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D7C6F94D-B114-4745-98A7-5BEFEA35B921}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{606276FC-0253-4D95-B7F8-6214C34817EA}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/20/2026</a:t>
+              <a:t>4/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Slide Number Placeholder 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{004D4354-CE4E-4425-9DEE-779A683914F3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -28098,51 +28098,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Date Placeholder 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A2CE529-DC5A-4122-B1D8-D70368002D5C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{131A61AE-D24D-4216-BA0D-16D01440D8D2}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/20/2026</a:t>
+              <a:t>4/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Slide Number Placeholder 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC72A909-739B-4BE7-AD27-72428BFAB917}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -28475,51 +28475,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0E08DF1-6CE3-4CD7-8F22-836BF6D584CE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CDD65A0A-7274-42B4-9115-9350D0BD9A50}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/20/2026</a:t>
+              <a:t>4/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="11" name="{{Chart|70|Html}}" descr="A picture containing application&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66D09BD0-7A87-4983-B274-F21C91940446}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -28682,51 +28682,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A464C4E-2F34-4F06-954F-713B495F3DF2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2C07E6FD-FCE5-46EB-8195-80055698FF2C}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/20/2026</a:t>
+              <a:t>4/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D5D5FD7C-C4D9-471D-A22E-D67C6E89F109}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -29723,51 +29723,51 @@
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10012"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2C07E6FD-FCE5-46EB-8195-80055698FF2C}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/20/2026</a:t>
+              <a:t>4/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D8FFEE83-99BB-46C6-889A-AD2C22DF1251}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>37</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
@@ -29878,51 +29878,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{85A5E382-353E-4DF9-A1B6-EA1C32645387}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C063C798-DB77-4AF9-B873-76D73402A46A}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/20/2026</a:t>
+              <a:t>4/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2D3DDE9-036D-45A3-89C4-AA932C830ECA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -30083,51 +30083,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9CFDD3EC-6ACB-4CEF-81CF-CA1F7B5AE566}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{9188BF69-0E95-45CD-A5D6-FC00EA785122}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/20/2026</a:t>
+              <a:t>4/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56FA6342-9E08-498F-BA36-6DBE198E76C8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -30201,51 +30201,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FCDB3552-D304-C761-5CC4-FC0D8A9CAA5E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0696CAAC-9150-4D49-8B78-2C20DAE1168F}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/20/2026</a:t>
+              <a:t>4/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E56F3AB6-D661-EF82-4211-86F11206AC8C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -31222,51 +31222,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Date Placeholder 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE113B00-7B13-456E-82AE-3152A72EFCD8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6D12575E-D977-48C9-BE5F-035BFDB5C1DD}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/20/2026</a:t>
+              <a:t>4/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Slide Number Placeholder 16">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2AA1A182-D2B3-40E5-B69C-F6E44B7F0294}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -31475,51 +31475,51 @@
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F072CD0-7251-430A-ADD9-8403F927F983}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{551DBCB8-D5FB-4D33-B1B3-B3E28D6D4489}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/20/2026</a:t>
+              <a:t>4/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D13B0520-89E5-4B98-8DAB-A93ACC0CDDCD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -31766,51 +31766,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Date Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E68280B5-79AD-45D3-988C-AB6A49B6A5A3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A10F5988-B433-414F-AE60-73CF6B163135}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/20/2026</a:t>
+              <a:t>4/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Slide Number Placeholder 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE601D2D-97DE-4A0B-AF07-5292F96BF545}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>