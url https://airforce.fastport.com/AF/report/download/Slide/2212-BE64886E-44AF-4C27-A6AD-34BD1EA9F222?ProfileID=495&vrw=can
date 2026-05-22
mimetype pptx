--- v3 (2026-04-07)
+++ v4 (2026-05-22)
@@ -15241,51 +15241,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Date Placeholder 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C8ABC33-E051-46E1-8E11-974AEE71BE52}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{16365DF4-191D-42E9-88C1-D207E4AF3E13}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/7/2026</a:t>
+              <a:t>5/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Slide Number Placeholder 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{393BF8D7-9BA8-485F-8596-7BA0C9E04E2B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -15437,51 +15437,51 @@
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D316E49-8522-4EF4-9E9A-2E2C7C4334A8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B3BF88B3-FAA7-469C-85FC-ABC8A698D3F4}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/7/2026</a:t>
+              <a:t>5/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C42E5084-A877-4077-A128-DB63505EEA02}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -15814,51 +15814,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Date Placeholder 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8927A595-32EE-4ACD-B6ED-1CBE69389D7E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E4F04612-B901-4C69-A5A4-156068ABB97A}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/7/2026</a:t>
+              <a:t>5/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Slide Number Placeholder 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC1EE18C-75AF-4267-A9DA-E2B4E41EC33B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -16257,51 +16257,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Date Placeholder 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3FA7DB3-B48C-4949-B533-93CB8FBCD8A2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{85ED18AE-32DB-4488-B8FA-2D0C4B9CAEF3}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/7/2026</a:t>
+              <a:t>5/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Slide Number Placeholder 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F0F32AC-45E3-4F10-BF4A-F80040DEDAB2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -16814,51 +16814,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Date Placeholder 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CBD1890-13E7-466B-9D60-71B09E4D788A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{33FD96A6-53B2-4A02-BF7F-176B2B87EA64}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/7/2026</a:t>
+              <a:t>5/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="Slide Number Placeholder 15">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E360A820-EE16-45E3-BB9C-57966232AB51}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -16902,51 +16902,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3ABA7B36-64A0-3B34-5058-A692BEBB04C8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0696CAAC-9150-4D49-8B78-2C20DAE1168F}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/7/2026</a:t>
+              <a:t>5/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D683EA3D-9C77-A5F6-A5F9-AD388F23C0F6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -17675,51 +17675,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A0136154-B574-48C9-93B1-E0414DB8DA7E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2C07E6FD-FCE5-46EB-8195-80055698FF2C}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/7/2026</a:t>
+              <a:t>5/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A7D08DBB-9918-44FF-921D-50DFF09D90A9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -17876,51 +17876,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30C95314-5356-497B-B725-FB4D8D3E9D99}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2C07E6FD-FCE5-46EB-8195-80055698FF2C}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/7/2026</a:t>
+              <a:t>5/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EC0C315-3C24-49A2-BDD6-2E992EBA9FCD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -18000,51 +18000,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F38345D9-9F34-4FE6-9C86-A290D2BD4894}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{9B8A86B4-9B92-4ED1-9BED-6B9FC30B9700}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/7/2026</a:t>
+              <a:t>5/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{204FE799-E033-4FBA-8A1C-1E05840AFDDA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -18343,51 +18343,51 @@
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" b="1" i="1"/>
               <a:t>Your education is more in reach with a career in the Air Force.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6BED7D8A-1E64-42FD-BCA0-13C3A296FC69}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/7/2026</a:t>
+              <a:t>5/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D8FFEE83-99BB-46C6-889A-AD2C22DF1251}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>19</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
@@ -18775,51 +18775,51 @@
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CBE353EB-466D-4369-8B25-57ED7FC5737D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3EAB2FB1-6801-4AB0-81EA-48872425561C}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/7/2026</a:t>
+              <a:t>5/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C2D29A2-3CDB-4750-9F35-AAC29192C450}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -19160,51 +19160,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Date Placeholder 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A694F99D-E591-4DF4-A127-EFCC632B7019}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{71F1E799-01FF-44AC-AB9D-9BBEAB7C785F}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/7/2026</a:t>
+              <a:t>5/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Slide Number Placeholder 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5430A0C6-1E08-4870-913C-1C052E779809}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -19745,51 +19745,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Date Placeholder 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88453FC7-94E5-4403-AF52-2BD308EF9792}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B0A66A1B-1583-43B9-AD70-2435F4B5189F}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/7/2026</a:t>
+              <a:t>5/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Slide Number Placeholder 16">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{862621A8-6F0E-4D58-BE40-797580DBE67C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -20049,51 +20049,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Date Placeholder 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3048EADC-84B3-4D9B-B2B5-349F349B45DB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{18594A7D-CFA5-4C87-940E-FB20978270D0}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/7/2026</a:t>
+              <a:t>5/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Slide Number Placeholder 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D97930F-A6D0-43C5-A000-E0B731E42424}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -20348,51 +20348,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EDA122BD-7F5B-47FB-AB63-2F10BC6182A3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{73130F4E-8C3C-4AC8-8DF5-E0CF7AAFCB74}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/7/2026</a:t>
+              <a:t>5/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC0E6BA9-1173-486D-8556-7E1DB54CDFBA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -21964,51 +21964,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Date Placeholder 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8DC0AB93-6E00-4ED0-A689-CA91BA85B699}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FDB99C29-320B-48F6-9EAD-A15C942AFA7E}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/7/2026</a:t>
+              <a:t>5/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Slide Number Placeholder 16">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D3544FD-3398-410E-A583-DFB17711E9EE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -22241,51 +22241,51 @@
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0694DAD3-F4E7-42BC-8FCE-C499D8CAEC5A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6E10EEB9-A000-4070-A74F-D3BEE6CEC94D}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/7/2026</a:t>
+              <a:t>5/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3627F92-AAE5-4D69-8618-BF426D0081E0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -22626,51 +22626,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Date Placeholder 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{522D1BDF-E5F4-4C96-92C5-C7E328C2BCE6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6BE3D9AE-9FFB-475F-BDFD-BCC31C50B2A8}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/7/2026</a:t>
+              <a:t>5/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Slide Number Placeholder 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F2D5C64-1F7E-438E-9128-844997FD6220}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -24158,51 +24158,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Date Placeholder 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{522D1BDF-E5F4-4C96-92C5-C7E328C2BCE6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6BE3D9AE-9FFB-475F-BDFD-BCC31C50B2A8}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/7/2026</a:t>
+              <a:t>5/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Slide Number Placeholder 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F2D5C64-1F7E-438E-9128-844997FD6220}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -24368,51 +24368,51 @@
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9288E085-AC7E-4708-BDD8-4FBB837047E4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A4DBC2D0-C05E-44F8-AB3B-92FB6AD9EB00}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/7/2026</a:t>
+              <a:t>5/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FCB7EB72-7C9D-4B5F-879A-35573223910C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -24561,51 +24561,51 @@
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Date Placeholder 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CBA3639-5F26-44A4-9B29-18CBA3CF189B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{568A6768-9D0E-43CD-B8C6-64E36052D11C}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/7/2026</a:t>
+              <a:t>5/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Slide Number Placeholder 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA9C44BE-E726-445A-8AAB-E1B74B918F9C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -26549,51 +26549,51 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E59D58E2-0DBC-46C7-94C2-EC0816BA0288}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{02F20844-5F7C-4A42-BBE9-383A85ECFD7F}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/7/2026</a:t>
+              <a:t>5/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EEF2D85A-1F4C-4B17-944D-7140887F721E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -26704,51 +26704,51 @@
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Date Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98C891CF-4428-46F8-8B8B-EB6AE975E5FF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{571836DB-BE7E-4DD2-A5E5-5B66655C6775}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/7/2026</a:t>
+              <a:t>5/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Slide Number Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{970FC7EE-54A9-4533-9A6F-04AA7DD5AAC2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -26995,51 +26995,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Date Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7FF4334F-ADD0-4F8C-8F40-0B73266471F0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{952B8285-A615-4997-A4B9-A01257664DA5}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/7/2026</a:t>
+              <a:t>5/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Slide Number Placeholder 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0B25DC1-8C3A-478A-8844-A54CF03E95A5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -27281,51 +27281,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD2227A8-3CF3-4018-BB82-1F92C2AC6EA0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CDD65A0A-7274-42B4-9115-9350D0BD9A50}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/7/2026</a:t>
+              <a:t>5/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA798327-5189-4D37-8D15-E962D4738461}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -27779,51 +27779,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Date Placeholder 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D7C6F94D-B114-4745-98A7-5BEFEA35B921}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{606276FC-0253-4D95-B7F8-6214C34817EA}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/7/2026</a:t>
+              <a:t>5/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Slide Number Placeholder 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{004D4354-CE4E-4425-9DEE-779A683914F3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -28098,51 +28098,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Date Placeholder 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A2CE529-DC5A-4122-B1D8-D70368002D5C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{131A61AE-D24D-4216-BA0D-16D01440D8D2}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/7/2026</a:t>
+              <a:t>5/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Slide Number Placeholder 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC72A909-739B-4BE7-AD27-72428BFAB917}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -28475,51 +28475,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0E08DF1-6CE3-4CD7-8F22-836BF6D584CE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CDD65A0A-7274-42B4-9115-9350D0BD9A50}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/7/2026</a:t>
+              <a:t>5/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="11" name="{{Chart|70|Html}}" descr="A picture containing application&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66D09BD0-7A87-4983-B274-F21C91940446}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -28682,51 +28682,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A464C4E-2F34-4F06-954F-713B495F3DF2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2C07E6FD-FCE5-46EB-8195-80055698FF2C}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/7/2026</a:t>
+              <a:t>5/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D5D5FD7C-C4D9-471D-A22E-D67C6E89F109}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -29723,51 +29723,51 @@
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10012"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2C07E6FD-FCE5-46EB-8195-80055698FF2C}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/7/2026</a:t>
+              <a:t>5/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D8FFEE83-99BB-46C6-889A-AD2C22DF1251}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>37</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
@@ -29878,51 +29878,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{85A5E382-353E-4DF9-A1B6-EA1C32645387}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C063C798-DB77-4AF9-B873-76D73402A46A}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/7/2026</a:t>
+              <a:t>5/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2D3DDE9-036D-45A3-89C4-AA932C830ECA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -30083,51 +30083,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9CFDD3EC-6ACB-4CEF-81CF-CA1F7B5AE566}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{9188BF69-0E95-45CD-A5D6-FC00EA785122}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/7/2026</a:t>
+              <a:t>5/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56FA6342-9E08-498F-BA36-6DBE198E76C8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -30201,51 +30201,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FCDB3552-D304-C761-5CC4-FC0D8A9CAA5E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0696CAAC-9150-4D49-8B78-2C20DAE1168F}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/7/2026</a:t>
+              <a:t>5/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E56F3AB6-D661-EF82-4211-86F11206AC8C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -31222,51 +31222,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Date Placeholder 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE113B00-7B13-456E-82AE-3152A72EFCD8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6D12575E-D977-48C9-BE5F-035BFDB5C1DD}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/7/2026</a:t>
+              <a:t>5/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Slide Number Placeholder 16">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2AA1A182-D2B3-40E5-B69C-F6E44B7F0294}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -31475,51 +31475,51 @@
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F072CD0-7251-430A-ADD9-8403F927F983}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{551DBCB8-D5FB-4D33-B1B3-B3E28D6D4489}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/7/2026</a:t>
+              <a:t>5/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D13B0520-89E5-4B98-8DAB-A93ACC0CDDCD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -31766,51 +31766,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Date Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E68280B5-79AD-45D3-988C-AB6A49B6A5A3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A10F5988-B433-414F-AE60-73CF6B163135}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/7/2026</a:t>
+              <a:t>5/22/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Slide Number Placeholder 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE601D2D-97DE-4A0B-AF07-5292F96BF545}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>