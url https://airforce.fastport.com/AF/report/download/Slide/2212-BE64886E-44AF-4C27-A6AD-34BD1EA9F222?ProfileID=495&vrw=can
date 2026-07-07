--- v4 (2026-05-22)
+++ v5 (2026-07-07)
@@ -15241,51 +15241,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Date Placeholder 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C8ABC33-E051-46E1-8E11-974AEE71BE52}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{16365DF4-191D-42E9-88C1-D207E4AF3E13}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5/22/2026</a:t>
+              <a:t>7/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Slide Number Placeholder 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{393BF8D7-9BA8-485F-8596-7BA0C9E04E2B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -15437,51 +15437,51 @@
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D316E49-8522-4EF4-9E9A-2E2C7C4334A8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B3BF88B3-FAA7-469C-85FC-ABC8A698D3F4}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5/22/2026</a:t>
+              <a:t>7/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C42E5084-A877-4077-A128-DB63505EEA02}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -15814,51 +15814,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Date Placeholder 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8927A595-32EE-4ACD-B6ED-1CBE69389D7E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E4F04612-B901-4C69-A5A4-156068ABB97A}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5/22/2026</a:t>
+              <a:t>7/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Slide Number Placeholder 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC1EE18C-75AF-4267-A9DA-E2B4E41EC33B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -16257,51 +16257,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Date Placeholder 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3FA7DB3-B48C-4949-B533-93CB8FBCD8A2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{85ED18AE-32DB-4488-B8FA-2D0C4B9CAEF3}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5/22/2026</a:t>
+              <a:t>7/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Slide Number Placeholder 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F0F32AC-45E3-4F10-BF4A-F80040DEDAB2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -16814,51 +16814,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Date Placeholder 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CBD1890-13E7-466B-9D60-71B09E4D788A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{33FD96A6-53B2-4A02-BF7F-176B2B87EA64}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5/22/2026</a:t>
+              <a:t>7/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="Slide Number Placeholder 15">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E360A820-EE16-45E3-BB9C-57966232AB51}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -16902,51 +16902,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3ABA7B36-64A0-3B34-5058-A692BEBB04C8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0696CAAC-9150-4D49-8B78-2C20DAE1168F}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5/22/2026</a:t>
+              <a:t>7/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D683EA3D-9C77-A5F6-A5F9-AD388F23C0F6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -17675,51 +17675,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A0136154-B574-48C9-93B1-E0414DB8DA7E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2C07E6FD-FCE5-46EB-8195-80055698FF2C}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5/22/2026</a:t>
+              <a:t>7/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A7D08DBB-9918-44FF-921D-50DFF09D90A9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -17876,51 +17876,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30C95314-5356-497B-B725-FB4D8D3E9D99}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2C07E6FD-FCE5-46EB-8195-80055698FF2C}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5/22/2026</a:t>
+              <a:t>7/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EC0C315-3C24-49A2-BDD6-2E992EBA9FCD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -18000,51 +18000,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F38345D9-9F34-4FE6-9C86-A290D2BD4894}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{9B8A86B4-9B92-4ED1-9BED-6B9FC30B9700}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5/22/2026</a:t>
+              <a:t>7/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{204FE799-E033-4FBA-8A1C-1E05840AFDDA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -18092,51 +18092,51 @@
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200"/>
               <a:t>Leadership Experience relates to how long you have led teams of people. Leadership achievement levels include Supervisor, Manager, and Director. After you complete Airman Leadership School, you will reach the Supervisor level in which you are responsible for leading small teams of 10-15 persons. This paygrade undergoes a moderate amount of leadership training and is similar in duties to a supervisor in the workforce.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1"/>
               <a:t>Leadership</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200"/>
-              <a:t>Number of Years: 3</a:t>
+              <a:t>Number of Years: 0</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200"/>
               <a:t>Achievement Level: Supervisor</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Content Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{03835279-02CD-4316-975B-F9F071DE669D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
@@ -18169,60 +18169,60 @@
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1"/>
               <a:t>Technical</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200"/>
-              <a:t>Number of Years: 6 Year Contract</a:t>
+              <a:t>Number of Years: 4 Year Contract</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200"/>
-              <a:t>Achievement Level: 7</a:t>
+              <a:t>Achievement Level: 3</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Content Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8229F00-E629-4728-8501-366D3C945C68}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="25"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
@@ -18343,51 +18343,51 @@
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" b="1" i="1"/>
               <a:t>Your education is more in reach with a career in the Air Force.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6BED7D8A-1E64-42FD-BCA0-13C3A296FC69}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5/22/2026</a:t>
+              <a:t>7/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D8FFEE83-99BB-46C6-889A-AD2C22DF1251}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>19</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
@@ -18775,51 +18775,51 @@
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CBE353EB-466D-4369-8B25-57ED7FC5737D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3EAB2FB1-6801-4AB0-81EA-48872425561C}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5/22/2026</a:t>
+              <a:t>7/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C2D29A2-3CDB-4750-9F35-AAC29192C450}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -19089,51 +19089,51 @@
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>The </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US">
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>Post-9/11 GI Bill </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>gives active duty Airmen the ability to receive up to 36 months of benefits for education and training opportunities outside of the Air Force. Most use these 36 months of benefits over a 4-year period. These benefits may be used for undergraduate and graduate degree programs, vocational and technical training, tuition assistance, books, supplies, and monthly housing. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" i="1"/>
               <a:t>Generally, benefits are payable for 15 years following active duty and may be transferred to a spouse or children. That's a potential </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1"/>
-              <a:t>$151,316 </a:t>
+              <a:t>$128,132 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" i="1"/>
               <a:t>gift!</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Content Placeholder 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C5CF77E-FC7E-4141-A75D-4B49F2BE78C3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="25"/>
           </p:nvPr>
         </p:nvSpPr>
@@ -19160,51 +19160,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Date Placeholder 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A694F99D-E591-4DF4-A127-EFCC632B7019}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{71F1E799-01FF-44AC-AB9D-9BBEAB7C785F}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5/22/2026</a:t>
+              <a:t>7/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Slide Number Placeholder 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5430A0C6-1E08-4870-913C-1C052E779809}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -19745,51 +19745,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Date Placeholder 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88453FC7-94E5-4403-AF52-2BD308EF9792}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B0A66A1B-1583-43B9-AD70-2435F4B5189F}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5/22/2026</a:t>
+              <a:t>7/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Slide Number Placeholder 16">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{862621A8-6F0E-4D58-BE40-797580DBE67C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -19956,67 +19956,67 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838637" y="4598982"/>
             <a:ext cx="10515600" cy="1660624"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>If I attend </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1"/>
-              <a:t>Northern Illinois University</a:t>
+              <a:t>Kennesaw State University</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t> and graduate in </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1"/>
               <a:t>4 years</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>, I could receive </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1"/>
-              <a:t>$151,316 in total funding</a:t>
+              <a:t>$128,132 in total funding</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t> from the Air Force Tuition Assistance and GI Bill benefit that I can use after serving 3 years in the Air Force. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" i="1"/>
               <a:t>Generally, GI Bill benefits are payable for 15 years following active duty and may be transferred to a spouse or children.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1"/>
               <a:t>Payments</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>: Payment for your tuition assistance will be paid directly to your college, either by semester or monthly depending on how your school accepts funding payments. Payments for your book stipend will be made directly to you on an annual basis. Payments for your basic allowance for housing (BAH) will be made directly to you around the end of each month. </a:t>
@@ -20049,51 +20049,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Date Placeholder 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3048EADC-84B3-4D9B-B2B5-349F349B45DB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{18594A7D-CFA5-4C87-940E-FB20978270D0}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5/22/2026</a:t>
+              <a:t>7/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Slide Number Placeholder 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D97930F-A6D0-43C5-A000-E0B731E42424}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -20268,131 +20268,131 @@
               <a:rPr lang="en-US" b="1" i="1"/>
               <a:t>15 to 25 year student loan terms tend to be the most popular. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Your monthly payment for paying </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1"/>
               <a:t>100%</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t> of the </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1"/>
-              <a:t>$151,316</a:t>
+              <a:t>$128,132</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t> cost to attend </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1"/>
-              <a:t>Northern Illinois University</a:t>
+              <a:t>Kennesaw State University</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t> for </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1"/>
               <a:t>4 years</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t> could range between </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1"/>
-              <a:t>$2,719</a:t>
+              <a:t>$2,302</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t> per month and </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1"/>
-              <a:t>$975</a:t>
+              <a:t>$826</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t> per month depending on the term and interest rate on your student loan.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" b="1" i="1"/>
               <a:t>*Note: The tax effect is based on the marginal tax rate set at 22%</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" i="1"/>
               <a:t>. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EDA122BD-7F5B-47FB-AB63-2F10BC6182A3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{73130F4E-8C3C-4AC8-8DF5-E0CF7AAFCB74}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5/22/2026</a:t>
+              <a:t>7/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC0E6BA9-1173-486D-8556-7E1DB54CDFBA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -20660,123 +20660,123 @@
                         <a:t>Loan Amount</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:solidFill>
                       <a:srgbClr val="F2F2F2"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1400"/>
-                        <a:t>$151,316</a:t>
+                        <a:t>$128,132</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="F2F2F2"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1400"/>
-                        <a:t>$151,316</a:t>
+                        <a:t>$128,132</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="F2F2F2"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1400"/>
-                        <a:t>$151,316</a:t>
+                        <a:t>$128,132</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="F2F2F2"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1400"/>
-                        <a:t>$151,316</a:t>
+                        <a:t>$128,132</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="F2F2F2"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1400"/>
-                        <a:t>$151,316</a:t>
+                        <a:t>$128,132</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:solidFill>
                       <a:srgbClr val="F2F2F2"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2839490256"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="247612">
                 <a:tc>
                   <a:txBody>
@@ -20918,123 +20918,123 @@
                         <a:t>Monthly Payment</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:solidFill>
                       <a:srgbClr val="F2F2F2"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1400"/>
-                        <a:t>$975</a:t>
+                        <a:t>$826</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="F2F2F2"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1400"/>
-                        <a:t>$1,041</a:t>
+                        <a:t>$881</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="F2F2F2"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1400"/>
-                        <a:t>$1,197</a:t>
+                        <a:t>$1,013</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="F2F2F2"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1400"/>
-                        <a:t>$1,568</a:t>
+                        <a:t>$1,328</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="F2F2F2"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1400"/>
-                        <a:t>$2,719</a:t>
+                        <a:t>$2,302</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:solidFill>
                       <a:srgbClr val="F2F2F2"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3942810930"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="422398">
                 <a:tc>
                   <a:txBody>
@@ -21062,168 +21062,168 @@
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1400"/>
-                        <a:t>$141,163</a:t>
+                        <a:t>$119,535</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1400"/>
-                        <a:t>$98,496</a:t>
+                        <a:t>$83,405</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1400"/>
-                        <a:t>$64,072</a:t>
+                        <a:t>$54,255</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1400"/>
-                        <a:t>$36,870</a:t>
+                        <a:t>$31,221</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1400"/>
-                        <a:t>$11,821</a:t>
+                        <a:t>$10,010</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1742176727"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="422398">
                 <a:tc>
                   <a:txBody>
@@ -21236,123 +21236,123 @@
                         <a:t>Total Payment</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:solidFill>
                       <a:srgbClr val="F2F2F2"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1400"/>
-                        <a:t>$292,479</a:t>
+                        <a:t>$247,667</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="F2F2F2"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1400"/>
-                        <a:t>$249,812</a:t>
+                        <a:t>$211,537</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="F2F2F2"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1400"/>
-                        <a:t>$215,388</a:t>
+                        <a:t>$182,387</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="F2F2F2"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1400"/>
-                        <a:t>$188,186</a:t>
+                        <a:t>$159,353</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:solidFill>
                       <a:srgbClr val="F2F2F2"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1400"/>
-                        <a:t>$163,137</a:t>
+                        <a:t>$138,142</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:solidFill>
                       <a:srgbClr val="F2F2F2"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="624365423"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="597184">
                 <a:tc>
                   <a:txBody>
@@ -21372,151 +21372,151 @@
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1400"/>
-                        <a:t>$374,974</a:t>
+                        <a:t>$317,522</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1400"/>
-                        <a:t>$320,272</a:t>
+                        <a:t>$271,201</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1400"/>
-                        <a:t>$276,138</a:t>
+                        <a:t>$233,829</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1400"/>
-                        <a:t>$241,264</a:t>
+                        <a:t>$204,298</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1400"/>
-                        <a:t>$209,150</a:t>
+                        <a:t>$177,105</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
@@ -21964,51 +21964,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Date Placeholder 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8DC0AB93-6E00-4ED0-A689-CA91BA85B699}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FDB99C29-320B-48F6-9EAD-A15C942AFA7E}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5/22/2026</a:t>
+              <a:t>7/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Slide Number Placeholder 16">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D3544FD-3398-410E-A583-DFB17711E9EE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -22241,51 +22241,51 @@
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0694DAD3-F4E7-42BC-8FCE-C499D8CAEC5A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6E10EEB9-A000-4070-A74F-D3BEE6CEC94D}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5/22/2026</a:t>
+              <a:t>7/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3627F92-AAE5-4D69-8618-BF426D0081E0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -22626,51 +22626,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Date Placeholder 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{522D1BDF-E5F4-4C96-92C5-C7E328C2BCE6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6BE3D9AE-9FFB-475F-BDFD-BCC31C50B2A8}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5/22/2026</a:t>
+              <a:t>7/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Slide Number Placeholder 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F2D5C64-1F7E-438E-9128-844997FD6220}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -24158,51 +24158,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Date Placeholder 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{522D1BDF-E5F4-4C96-92C5-C7E328C2BCE6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6BE3D9AE-9FFB-475F-BDFD-BCC31C50B2A8}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5/22/2026</a:t>
+              <a:t>7/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Slide Number Placeholder 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F2D5C64-1F7E-438E-9128-844997FD6220}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -24301,51 +24301,51 @@
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200"/>
               <a:t>Our #1 goal is to take care of our Airmen. An Airman's job and pay are guaranteed and include regular opportunities for advancement. A career in the Air Force guarantees you have a job. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" b="1"/>
               <a:t>A guaranteed job means guaranteed income, with no chance of strikes or layoffs.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1200"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200"/>
               <a:t>This chart shows the trend in unemployment rates for persons 25 years and older by educational attainment to show you a comparison of what your current unemployment risk is in the civilian job market compared to the security of an Air Force career. You indicated your current education level is </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" b="1"/>
-              <a:t>Some College</a:t>
+              <a:t>Bachelor's Degree</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200"/>
               <a:t>.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="{{Chart|25|Html}}">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{938CDF04-99E4-43C6-BF85-F4296AD9EE77}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
@@ -24368,51 +24368,51 @@
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9288E085-AC7E-4708-BDD8-4FBB837047E4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A4DBC2D0-C05E-44F8-AB3B-92FB6AD9EB00}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5/22/2026</a:t>
+              <a:t>7/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FCB7EB72-7C9D-4B5F-879A-35573223910C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -24561,51 +24561,51 @@
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Date Placeholder 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CBA3639-5F26-44A4-9B29-18CBA3CF189B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{568A6768-9D0E-43CD-B8C6-64E36052D11C}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5/22/2026</a:t>
+              <a:t>7/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Slide Number Placeholder 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA9C44BE-E726-445A-8AAB-E1B74B918F9C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -25344,51 +25344,51 @@
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1200" b="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1">
                               <a:lumMod val="95000"/>
                               <a:lumOff val="5000"/>
                             </a:schemeClr>
                           </a:solidFill>
                         </a:rPr>
-                        <a:t>$38,110</a:t>
+                        <a:t>$37,278</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
@@ -25411,51 +25411,51 @@
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1200" b="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1">
                               <a:lumMod val="95000"/>
                               <a:lumOff val="5000"/>
                             </a:schemeClr>
                           </a:solidFill>
                         </a:rPr>
-                        <a:t>$25,011</a:t>
+                        <a:t>$21,024</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
@@ -25545,51 +25545,51 @@
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1200" b="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1">
                               <a:lumMod val="95000"/>
                               <a:lumOff val="5000"/>
                             </a:schemeClr>
                           </a:solidFill>
                         </a:rPr>
-                        <a:t>$6,106</a:t>
+                        <a:t>$1,327</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
@@ -25612,51 +25612,51 @@
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1200" b="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1">
                               <a:lumMod val="95000"/>
                               <a:lumOff val="5000"/>
                             </a:schemeClr>
                           </a:solidFill>
                         </a:rPr>
-                        <a:t>$6,753</a:t>
+                        <a:t>$4,740</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
@@ -25676,51 +25676,51 @@
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:lnTlToBr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1200" b="1">
                           <a:solidFill>
                             <a:srgbClr val="40C353"/>
                           </a:solidFill>
                         </a:rPr>
-                        <a:t>$78,839</a:t>
+                        <a:t>$68,030</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
@@ -25740,51 +25740,51 @@
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:lnTlToBr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1200" b="1">
                           <a:solidFill>
                             <a:srgbClr val="007BFF"/>
                           </a:solidFill>
                         </a:rPr>
-                        <a:t>$315,356</a:t>
+                        <a:t>$272,119</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
@@ -25880,51 +25880,51 @@
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1200" b="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1">
                               <a:lumMod val="95000"/>
                               <a:lumOff val="5000"/>
                             </a:schemeClr>
                           </a:solidFill>
                         </a:rPr>
-                        <a:t>$41,172</a:t>
+                        <a:t>$40,190</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
@@ -25947,51 +25947,51 @@
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1200" b="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1">
                               <a:lumMod val="95000"/>
                               <a:lumOff val="5000"/>
                             </a:schemeClr>
                           </a:solidFill>
                         </a:rPr>
-                        <a:t>$25,808</a:t>
+                        <a:t>$21,267</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
@@ -26081,51 +26081,51 @@
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1200" b="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1">
                               <a:lumMod val="95000"/>
                               <a:lumOff val="5000"/>
                             </a:schemeClr>
                           </a:solidFill>
                         </a:rPr>
-                        <a:t>$6,106</a:t>
+                        <a:t>$1,327</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
@@ -26148,51 +26148,51 @@
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1200" b="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1">
                               <a:lumMod val="95000"/>
                               <a:lumOff val="5000"/>
                             </a:schemeClr>
                           </a:solidFill>
                         </a:rPr>
-                        <a:t>$7,378</a:t>
+                        <a:t>$5,274</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
@@ -26212,51 +26212,51 @@
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:lnTlToBr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1200" b="1">
                           <a:solidFill>
                             <a:srgbClr val="40C353"/>
                           </a:solidFill>
                         </a:rPr>
-                        <a:t>$83,380</a:t>
+                        <a:t>$72,096</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
@@ -26276,51 +26276,51 @@
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:lnTlToBr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnTlToBr>
                     <a:lnBlToTr w="12700" cmpd="sng">
                       <a:noFill/>
                       <a:prstDash val="solid"/>
                     </a:lnBlToTr>
                     <a:noFill/>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr vert="horz" wrap="square"/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1200" b="1">
                           <a:solidFill>
                             <a:srgbClr val="007BFF"/>
                           </a:solidFill>
                         </a:rPr>
-                        <a:t>$500,281</a:t>
+                        <a:t>$432,575</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
@@ -26402,198 +26402,198 @@
               <a:rPr lang="en-US" sz="1200">
                 <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t> Assuming I enlist for 4 years as an </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" b="1">
                 <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>E-3</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200">
                 <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t> and achieve </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" b="1">
                 <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>Aggressive</a:t>
+              <a:t>Standard</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200">
                 <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t> promotions to E-4 during my first enlistment, I could earn an adjusted pay of around </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" b="1">
                 <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>$73,742</a:t>
+              <a:t>$64,998</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200">
                 <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="+mn-lt"/>
               </a:rPr>
-              <a:t> during my first year, working up to $89,658 in my fourth year.</a:t>
+              <a:t> during my first year, working up to $72,654 in my fourth year.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="1200">
               <a:ea typeface="+mn-lt"/>
               <a:cs typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" u="sng">
                 <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>6-Year Enlistment</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200">
                 <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>: Assuming I enlist for 6 years as an </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" b="1">
                 <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>E-3</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200">
                 <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t> and achieve </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" b="1">
                 <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>Aggressive</a:t>
+              <a:t>Standard</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200">
                 <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t> promotions to E-5 during my first enlistment, I could earn an adjusted pay of around </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" b="1">
                 <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>$73,742</a:t>
+              <a:t>$64,998</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200">
                 <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t> during my first year, working up to </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" b="1">
                 <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>$93,291</a:t>
+              <a:t>$81,335</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200">
                 <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t> in my sixth year.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US">
               <a:ea typeface="Open Sans"/>
               <a:cs typeface="Open Sans"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E59D58E2-0DBC-46C7-94C2-EC0816BA0288}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{02F20844-5F7C-4A42-BBE9-383A85ECFD7F}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5/22/2026</a:t>
+              <a:t>7/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EEF2D85A-1F4C-4B17-944D-7140887F721E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -26704,51 +26704,51 @@
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Date Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98C891CF-4428-46F8-8B8B-EB6AE975E5FF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{571836DB-BE7E-4DD2-A5E5-5B66655C6775}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5/22/2026</a:t>
+              <a:t>7/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Slide Number Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{970FC7EE-54A9-4533-9A6F-04AA7DD5AAC2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -26995,51 +26995,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Date Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7FF4334F-ADD0-4F8C-8F40-0B73266471F0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{952B8285-A615-4997-A4B9-A01257664DA5}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5/22/2026</a:t>
+              <a:t>7/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Slide Number Placeholder 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0B25DC1-8C3A-478A-8844-A54CF03E95A5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -27152,89 +27152,89 @@
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" b="1"/>
               <a:t>What this means for me</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1400"/>
               <a:t>: If I enlist now as an </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1400" b="1">
                 <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="+mn-lt"/>
               </a:rPr>
               <a:t>E-3</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1400"/>
               <a:t> and make </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1400" b="1"/>
-              <a:t>10% Contributions</a:t>
+              <a:t>5% Contributions</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1400"/>
               <a:t> for </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1400" b="1"/>
               <a:t>20 years</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1400"/>
               <a:t>, I could have roughly </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1400" b="1">
                 <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>$2,493,210</a:t>
+              <a:t>$1,662,140</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1400" b="1"/>
               <a:t>*</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1400"/>
               <a:t> in my Thrift Savings Plan at </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1400" b="1"/>
               <a:t>age </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1400" b="1">
                 <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>75</a:t>
+              <a:t>79</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1400" b="1"/>
               <a:t>**</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1400"/>
               <a:t>. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300" i="1"/>
               <a:t>*Assuming a 7% real rate of return which is the </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1300" i="1">
                 <a:hlinkClick r:id="rId2"/>
               </a:rPr>
               <a:t>30 year average of the S&amp;P 500</a:t>
             </a:r>
             <a:r>
@@ -27281,51 +27281,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD2227A8-3CF3-4018-BB82-1F92C2AC6EA0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CDD65A0A-7274-42B4-9115-9350D0BD9A50}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5/22/2026</a:t>
+              <a:t>7/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA798327-5189-4D37-8D15-E962D4738461}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -27779,51 +27779,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Date Placeholder 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D7C6F94D-B114-4745-98A7-5BEFEA35B921}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{606276FC-0253-4D95-B7F8-6214C34817EA}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5/22/2026</a:t>
+              <a:t>7/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Slide Number Placeholder 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{004D4354-CE4E-4425-9DEE-779A683914F3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -28098,51 +28098,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Date Placeholder 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A2CE529-DC5A-4122-B1D8-D70368002D5C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{131A61AE-D24D-4216-BA0D-16D01440D8D2}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5/22/2026</a:t>
+              <a:t>7/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Slide Number Placeholder 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC72A909-739B-4BE7-AD27-72428BFAB917}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -28255,51 +28255,51 @@
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" b="1"/>
               <a:t>What this means for me:</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200"/>
               <a:t> Assuming I serve </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" b="1"/>
               <a:t>20 years</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200"/>
               <a:t> achieving </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1100" b="1">
                 <a:ea typeface="+mn-lt"/>
                 <a:cs typeface="+mn-lt"/>
               </a:rPr>
-              <a:t> Aggressive</a:t>
+              <a:t> Standard</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" b="1"/>
               <a:t> promotions</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200"/>
               <a:t> reaching an E8 pay grade, I could receive an estimated annuity of </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" b="1"/>
               <a:t>{{</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" b="1">
                 <a:effectLst/>
                 <a:ea typeface="Calibri" panose="020f0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Chart|70|Axis|392}} </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200"/>
               <a:t>per year at </a:t>
             </a:r>
             <a:r>
@@ -28475,51 +28475,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0E08DF1-6CE3-4CD7-8F22-836BF6D584CE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CDD65A0A-7274-42B4-9115-9350D0BD9A50}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5/22/2026</a:t>
+              <a:t>7/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="11" name="{{Chart|70|Html}}" descr="A picture containing application&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66D09BD0-7A87-4983-B274-F21C91940446}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -28682,51 +28682,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A464C4E-2F34-4F06-954F-713B495F3DF2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2C07E6FD-FCE5-46EB-8195-80055698FF2C}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5/22/2026</a:t>
+              <a:t>7/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D5D5FD7C-C4D9-471D-A22E-D67C6E89F109}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -29723,51 +29723,51 @@
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10012"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2C07E6FD-FCE5-46EB-8195-80055698FF2C}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5/22/2026</a:t>
+              <a:t>7/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D8FFEE83-99BB-46C6-889A-AD2C22DF1251}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>37</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
@@ -29878,51 +29878,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{85A5E382-353E-4DF9-A1B6-EA1C32645387}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C063C798-DB77-4AF9-B873-76D73402A46A}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5/22/2026</a:t>
+              <a:t>7/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2D3DDE9-036D-45A3-89C4-AA932C830ECA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -30083,51 +30083,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9CFDD3EC-6ACB-4CEF-81CF-CA1F7B5AE566}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{9188BF69-0E95-45CD-A5D6-FC00EA785122}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5/22/2026</a:t>
+              <a:t>7/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56FA6342-9E08-498F-BA36-6DBE198E76C8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -30201,51 +30201,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FCDB3552-D304-C761-5CC4-FC0D8A9CAA5E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0696CAAC-9150-4D49-8B78-2C20DAE1168F}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5/22/2026</a:t>
+              <a:t>7/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E56F3AB6-D661-EF82-4211-86F11206AC8C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -31222,51 +31222,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Date Placeholder 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE113B00-7B13-456E-82AE-3152A72EFCD8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6D12575E-D977-48C9-BE5F-035BFDB5C1DD}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5/22/2026</a:t>
+              <a:t>7/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Slide Number Placeholder 16">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2AA1A182-D2B3-40E5-B69C-F6E44B7F0294}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -31475,51 +31475,51 @@
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F072CD0-7251-430A-ADD9-8403F927F983}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{551DBCB8-D5FB-4D33-B1B3-B3E28D6D4489}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5/22/2026</a:t>
+              <a:t>7/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D13B0520-89E5-4B98-8DAB-A93ACC0CDDCD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -31766,51 +31766,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Date Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E68280B5-79AD-45D3-988C-AB6A49B6A5A3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A10F5988-B433-414F-AE60-73CF6B163135}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5/22/2026</a:t>
+              <a:t>7/7/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Slide Number Placeholder 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE601D2D-97DE-4A0B-AF07-5292F96BF545}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>