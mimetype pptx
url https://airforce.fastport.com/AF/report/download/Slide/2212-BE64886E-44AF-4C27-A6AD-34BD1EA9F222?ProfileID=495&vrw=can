--- v5 (2026-07-07)
+++ v6 (2026-08-29)
@@ -15241,51 +15241,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Date Placeholder 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C8ABC33-E051-46E1-8E11-974AEE71BE52}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{16365DF4-191D-42E9-88C1-D207E4AF3E13}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/7/2026</a:t>
+              <a:t>8/29/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Slide Number Placeholder 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{393BF8D7-9BA8-485F-8596-7BA0C9E04E2B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -15437,51 +15437,51 @@
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D316E49-8522-4EF4-9E9A-2E2C7C4334A8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B3BF88B3-FAA7-469C-85FC-ABC8A698D3F4}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/7/2026</a:t>
+              <a:t>8/29/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C42E5084-A877-4077-A128-DB63505EEA02}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -15814,51 +15814,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Date Placeholder 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8927A595-32EE-4ACD-B6ED-1CBE69389D7E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E4F04612-B901-4C69-A5A4-156068ABB97A}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/7/2026</a:t>
+              <a:t>8/29/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Slide Number Placeholder 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC1EE18C-75AF-4267-A9DA-E2B4E41EC33B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -16257,51 +16257,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Date Placeholder 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3FA7DB3-B48C-4949-B533-93CB8FBCD8A2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{85ED18AE-32DB-4488-B8FA-2D0C4B9CAEF3}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/7/2026</a:t>
+              <a:t>8/29/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Slide Number Placeholder 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F0F32AC-45E3-4F10-BF4A-F80040DEDAB2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -16814,51 +16814,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Date Placeholder 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CBD1890-13E7-466B-9D60-71B09E4D788A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{33FD96A6-53B2-4A02-BF7F-176B2B87EA64}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/7/2026</a:t>
+              <a:t>8/29/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="Slide Number Placeholder 15">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E360A820-EE16-45E3-BB9C-57966232AB51}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -16902,51 +16902,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3ABA7B36-64A0-3B34-5058-A692BEBB04C8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0696CAAC-9150-4D49-8B78-2C20DAE1168F}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/7/2026</a:t>
+              <a:t>8/29/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D683EA3D-9C77-A5F6-A5F9-AD388F23C0F6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -17675,51 +17675,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A0136154-B574-48C9-93B1-E0414DB8DA7E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2C07E6FD-FCE5-46EB-8195-80055698FF2C}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/7/2026</a:t>
+              <a:t>8/29/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A7D08DBB-9918-44FF-921D-50DFF09D90A9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -17876,51 +17876,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30C95314-5356-497B-B725-FB4D8D3E9D99}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2C07E6FD-FCE5-46EB-8195-80055698FF2C}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/7/2026</a:t>
+              <a:t>8/29/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EC0C315-3C24-49A2-BDD6-2E992EBA9FCD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -18000,51 +18000,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F38345D9-9F34-4FE6-9C86-A290D2BD4894}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{9B8A86B4-9B92-4ED1-9BED-6B9FC30B9700}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/7/2026</a:t>
+              <a:t>8/29/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{204FE799-E033-4FBA-8A1C-1E05840AFDDA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -18343,51 +18343,51 @@
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" b="1" i="1"/>
               <a:t>Your education is more in reach with a career in the Air Force.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6BED7D8A-1E64-42FD-BCA0-13C3A296FC69}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/7/2026</a:t>
+              <a:t>8/29/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D8FFEE83-99BB-46C6-889A-AD2C22DF1251}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>19</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
@@ -18775,51 +18775,51 @@
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CBE353EB-466D-4369-8B25-57ED7FC5737D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3EAB2FB1-6801-4AB0-81EA-48872425561C}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/7/2026</a:t>
+              <a:t>8/29/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C2D29A2-3CDB-4750-9F35-AAC29192C450}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -19160,51 +19160,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Date Placeholder 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A694F99D-E591-4DF4-A127-EFCC632B7019}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{71F1E799-01FF-44AC-AB9D-9BBEAB7C785F}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/7/2026</a:t>
+              <a:t>8/29/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Slide Number Placeholder 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5430A0C6-1E08-4870-913C-1C052E779809}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -19745,51 +19745,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Date Placeholder 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88453FC7-94E5-4403-AF52-2BD308EF9792}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B0A66A1B-1583-43B9-AD70-2435F4B5189F}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/7/2026</a:t>
+              <a:t>8/29/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Slide Number Placeholder 16">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{862621A8-6F0E-4D58-BE40-797580DBE67C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -20049,51 +20049,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Date Placeholder 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3048EADC-84B3-4D9B-B2B5-349F349B45DB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{18594A7D-CFA5-4C87-940E-FB20978270D0}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/7/2026</a:t>
+              <a:t>8/29/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Slide Number Placeholder 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D97930F-A6D0-43C5-A000-E0B731E42424}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -20348,51 +20348,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EDA122BD-7F5B-47FB-AB63-2F10BC6182A3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{73130F4E-8C3C-4AC8-8DF5-E0CF7AAFCB74}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/7/2026</a:t>
+              <a:t>8/29/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC0E6BA9-1173-486D-8556-7E1DB54CDFBA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -21964,51 +21964,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Date Placeholder 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8DC0AB93-6E00-4ED0-A689-CA91BA85B699}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FDB99C29-320B-48F6-9EAD-A15C942AFA7E}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/7/2026</a:t>
+              <a:t>8/29/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Slide Number Placeholder 16">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D3544FD-3398-410E-A583-DFB17711E9EE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -22241,51 +22241,51 @@
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0694DAD3-F4E7-42BC-8FCE-C499D8CAEC5A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6E10EEB9-A000-4070-A74F-D3BEE6CEC94D}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/7/2026</a:t>
+              <a:t>8/29/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3627F92-AAE5-4D69-8618-BF426D0081E0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -22626,51 +22626,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Date Placeholder 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{522D1BDF-E5F4-4C96-92C5-C7E328C2BCE6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6BE3D9AE-9FFB-475F-BDFD-BCC31C50B2A8}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/7/2026</a:t>
+              <a:t>8/29/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Slide Number Placeholder 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F2D5C64-1F7E-438E-9128-844997FD6220}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -24158,51 +24158,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Date Placeholder 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{522D1BDF-E5F4-4C96-92C5-C7E328C2BCE6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6BE3D9AE-9FFB-475F-BDFD-BCC31C50B2A8}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/7/2026</a:t>
+              <a:t>8/29/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Slide Number Placeholder 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F2D5C64-1F7E-438E-9128-844997FD6220}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -24301,51 +24301,51 @@
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200"/>
               <a:t>Our #1 goal is to take care of our Airmen. An Airman's job and pay are guaranteed and include regular opportunities for advancement. A career in the Air Force guarantees you have a job. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" b="1"/>
               <a:t>A guaranteed job means guaranteed income, with no chance of strikes or layoffs.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1200"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200"/>
               <a:t>This chart shows the trend in unemployment rates for persons 25 years and older by educational attainment to show you a comparison of what your current unemployment risk is in the civilian job market compared to the security of an Air Force career. You indicated your current education level is </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" b="1"/>
-              <a:t>Bachelor's Degree</a:t>
+              <a:t>Associate's Degree</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200"/>
               <a:t>.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="{{Chart|25|Html}}">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{938CDF04-99E4-43C6-BF85-F4296AD9EE77}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
@@ -24368,51 +24368,51 @@
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9288E085-AC7E-4708-BDD8-4FBB837047E4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A4DBC2D0-C05E-44F8-AB3B-92FB6AD9EB00}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/7/2026</a:t>
+              <a:t>8/29/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FCB7EB72-7C9D-4B5F-879A-35573223910C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -24561,51 +24561,51 @@
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Date Placeholder 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CBA3639-5F26-44A4-9B29-18CBA3CF189B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{568A6768-9D0E-43CD-B8C6-64E36052D11C}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/7/2026</a:t>
+              <a:t>8/29/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Slide Number Placeholder 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA9C44BE-E726-445A-8AAB-E1B74B918F9C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -26549,51 +26549,51 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E59D58E2-0DBC-46C7-94C2-EC0816BA0288}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{02F20844-5F7C-4A42-BBE9-383A85ECFD7F}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/7/2026</a:t>
+              <a:t>8/29/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EEF2D85A-1F4C-4B17-944D-7140887F721E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -26704,51 +26704,51 @@
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Date Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98C891CF-4428-46F8-8B8B-EB6AE975E5FF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{571836DB-BE7E-4DD2-A5E5-5B66655C6775}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/7/2026</a:t>
+              <a:t>8/29/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Slide Number Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{970FC7EE-54A9-4533-9A6F-04AA7DD5AAC2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -26995,51 +26995,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Date Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7FF4334F-ADD0-4F8C-8F40-0B73266471F0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{952B8285-A615-4997-A4B9-A01257664DA5}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/7/2026</a:t>
+              <a:t>8/29/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Slide Number Placeholder 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0B25DC1-8C3A-478A-8844-A54CF03E95A5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -27281,51 +27281,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD2227A8-3CF3-4018-BB82-1F92C2AC6EA0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CDD65A0A-7274-42B4-9115-9350D0BD9A50}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/7/2026</a:t>
+              <a:t>8/29/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA798327-5189-4D37-8D15-E962D4738461}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -27779,51 +27779,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Date Placeholder 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D7C6F94D-B114-4745-98A7-5BEFEA35B921}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{606276FC-0253-4D95-B7F8-6214C34817EA}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/7/2026</a:t>
+              <a:t>8/29/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Slide Number Placeholder 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{004D4354-CE4E-4425-9DEE-779A683914F3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -28098,51 +28098,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Date Placeholder 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A2CE529-DC5A-4122-B1D8-D70368002D5C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{131A61AE-D24D-4216-BA0D-16D01440D8D2}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/7/2026</a:t>
+              <a:t>8/29/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Slide Number Placeholder 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC72A909-739B-4BE7-AD27-72428BFAB917}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -28475,51 +28475,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0E08DF1-6CE3-4CD7-8F22-836BF6D584CE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CDD65A0A-7274-42B4-9115-9350D0BD9A50}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/7/2026</a:t>
+              <a:t>8/29/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="11" name="{{Chart|70|Html}}" descr="A picture containing application&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66D09BD0-7A87-4983-B274-F21C91940446}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -28682,51 +28682,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A464C4E-2F34-4F06-954F-713B495F3DF2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2C07E6FD-FCE5-46EB-8195-80055698FF2C}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/7/2026</a:t>
+              <a:t>8/29/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D5D5FD7C-C4D9-471D-A22E-D67C6E89F109}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -29723,51 +29723,51 @@
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10012"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2C07E6FD-FCE5-46EB-8195-80055698FF2C}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/7/2026</a:t>
+              <a:t>8/29/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D8FFEE83-99BB-46C6-889A-AD2C22DF1251}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>37</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
@@ -29878,51 +29878,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{85A5E382-353E-4DF9-A1B6-EA1C32645387}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C063C798-DB77-4AF9-B873-76D73402A46A}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/7/2026</a:t>
+              <a:t>8/29/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2D3DDE9-036D-45A3-89C4-AA932C830ECA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -30083,51 +30083,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9CFDD3EC-6ACB-4CEF-81CF-CA1F7B5AE566}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{9188BF69-0E95-45CD-A5D6-FC00EA785122}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/7/2026</a:t>
+              <a:t>8/29/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56FA6342-9E08-498F-BA36-6DBE198E76C8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -30201,51 +30201,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FCDB3552-D304-C761-5CC4-FC0D8A9CAA5E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0696CAAC-9150-4D49-8B78-2C20DAE1168F}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/7/2026</a:t>
+              <a:t>8/29/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E56F3AB6-D661-EF82-4211-86F11206AC8C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -31222,51 +31222,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Date Placeholder 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE113B00-7B13-456E-82AE-3152A72EFCD8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6D12575E-D977-48C9-BE5F-035BFDB5C1DD}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/7/2026</a:t>
+              <a:t>8/29/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Slide Number Placeholder 16">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2AA1A182-D2B3-40E5-B69C-F6E44B7F0294}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -31475,51 +31475,51 @@
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F072CD0-7251-430A-ADD9-8403F927F983}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{551DBCB8-D5FB-4D33-B1B3-B3E28D6D4489}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/7/2026</a:t>
+              <a:t>8/29/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D13B0520-89E5-4B98-8DAB-A93ACC0CDDCD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -31766,51 +31766,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Date Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E68280B5-79AD-45D3-988C-AB6A49B6A5A3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A10F5988-B433-414F-AE60-73CF6B163135}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/7/2026</a:t>
+              <a:t>8/29/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Slide Number Placeholder 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE601D2D-97DE-4A0B-AF07-5292F96BF545}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>