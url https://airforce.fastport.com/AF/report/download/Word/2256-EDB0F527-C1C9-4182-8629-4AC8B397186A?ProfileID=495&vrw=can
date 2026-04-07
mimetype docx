--- v1 (2026-01-02)
+++ v2 (2026-04-07)
@@ -649,51 +649,51 @@
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">e of </w:t>
       </w:r>
       <w:r w:rsidRPr="004E5121">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsiaTheme="minorHAnsi" w:cs="Open Sans"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:id w:val="1856616211"/>
+        <w:id w:val="915185903"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w:rsidR="004E7924" w:rsidRPr="004E5121" w14:paraId="3EB855D8" w14:textId="1ECFCBC7">
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
           </w:pPr>
         </w:p>
         <w:p>
           <w:pPr>
@@ -2684,77 +2684,77 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A7DF2" w:rsidRPr="00530DC8" w:rsidP="004E5121" w14:paraId="6E2DF27F" w14:textId="1492D80F">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00530DC8">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$33,284</w:t>
+              <w:t>$38,110</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A7DF2" w:rsidRPr="00530DC8" w:rsidP="004E5121" w14:paraId="73BCE5C0" w14:textId="4BCAF2BB">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00530DC8">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$60,840</w:t>
+              <w:t>$25,011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A7DF2" w:rsidRPr="00530DC8" w:rsidP="004E5121" w14:paraId="30C6DB15" w14:textId="286114A8">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00530DC8">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -2788,103 +2788,103 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A7DF2" w:rsidRPr="00530DC8" w:rsidP="004E5121" w14:paraId="4C1B96FF" w14:textId="4E8E932C">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00530DC8">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$14,626</w:t>
+              <w:t>$6,753</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1423" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A7DF2" w:rsidRPr="00530DC8" w:rsidP="004E5121" w14:paraId="597C8CD3" w14:textId="282C1C9A">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="00C851"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00530DC8">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:color w:val="00C851"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$117,020</w:t>
+              <w:t>$78,839</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A7DF2" w:rsidRPr="00530DC8" w:rsidP="004E5121" w14:paraId="1A3372D7" w14:textId="560D08BA">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="33B5E5"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00530DC8">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:color w:val="33B5E5"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$468,082</w:t>
+              <w:t>$315,356</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="0436C5E6" w14:textId="77777777" w:rsidTr="00A37572">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w:rsidR="007A7DF2" w:rsidRPr="00530DC8" w:rsidP="004E5121" w14:paraId="42EA6F86" w14:textId="7BB2825D">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -2903,77 +2903,77 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A7DF2" w:rsidRPr="00530DC8" w:rsidP="004E5121" w14:paraId="36C5342F" w14:textId="0D200B23">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00530DC8">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$38,432</w:t>
+              <w:t>$41,172</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A7DF2" w:rsidRPr="00530DC8" w:rsidP="004E5121" w14:paraId="466FB402" w14:textId="29C1970E">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00530DC8">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$60,843</w:t>
+              <w:t>$25,808</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A7DF2" w:rsidRPr="00530DC8" w:rsidP="004E5121" w14:paraId="46598EC3" w14:textId="165B6564">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00530DC8">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -3007,103 +3007,103 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A7DF2" w:rsidRPr="00530DC8" w:rsidP="004E5121" w14:paraId="04058F9A" w14:textId="64A32C2E">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00530DC8">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$15,323</w:t>
+              <w:t>$7,378</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1423" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A7DF2" w:rsidRPr="00530DC8" w:rsidP="004E5121" w14:paraId="6462C3DC" w14:textId="1A62EA4C">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="00C851"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00530DC8">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:color w:val="00C851"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$120,576</w:t>
+              <w:t>$83,380</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A7DF2" w:rsidRPr="00530DC8" w:rsidP="004E5121" w14:paraId="3C00C29D" w14:textId="09481421">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="33B5E5"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00530DC8">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:color w:val="33B5E5"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$723,456</w:t>
+              <w:t>$500,281</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00107B0D" w:rsidP="38F3A272" w14:paraId="480692BB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00FB57E8" w:rsidRPr="000E2F05" w:rsidP="38F3A272" w14:paraId="0D45520C" w14:textId="01DE4B97">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="5D5D5D"/>
@@ -3158,83 +3158,83 @@
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4 years</w:t>
       </w:r>
       <w:r w:rsidRPr="38F3A272">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> as an </w:t>
       </w:r>
       <w:r w:rsidR="009F183A">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>E-1</w:t>
+        <w:t>E-3</w:t>
       </w:r>
       <w:r w:rsidRPr="009F183A">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="38F3A272">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and achieve </w:t>
       </w:r>
       <w:r w:rsidRPr="38F3A272" w:rsidR="736FFA16">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Standard</w:t>
+        <w:t>Aggressive</w:t>
       </w:r>
       <w:r w:rsidRPr="38F3A272">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008256DF">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">promotions </w:t>
       </w:r>
       <w:r w:rsidRPr="38F3A272">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -3296,92 +3296,92 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> earn an adjusted pay of around</w:t>
       </w:r>
       <w:r w:rsidRPr="38F3A272">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="38F3A272" w:rsidR="4C4CF2E3">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>$111,687</w:t>
+        <w:t>$73,742</w:t>
       </w:r>
       <w:r w:rsidRPr="38F3A272">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC7C74">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>during my first year</w:t>
       </w:r>
       <w:r w:rsidRPr="38F3A272">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, working up to </w:t>
       </w:r>
       <w:r w:rsidRPr="38F3A272" w:rsidR="4C4CF2E3">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>$123,330</w:t>
+        <w:t>$89,658</w:t>
       </w:r>
       <w:r w:rsidRPr="38F3A272">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E2F05">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>in my fourth year.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0032011C" w:rsidRPr="004E5121" w:rsidP="38F3A272" w14:paraId="3F48CC16" w14:textId="33DCC242">
       <w:pPr>
         <w:spacing w:after="240"/>
@@ -3438,72 +3438,72 @@
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>6 years</w:t>
       </w:r>
       <w:r w:rsidRPr="38F3A272">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> as an </w:t>
       </w:r>
       <w:r w:rsidR="009F183A">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>E-1</w:t>
+        <w:t>E-3</w:t>
       </w:r>
       <w:r w:rsidRPr="38F3A272">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and achieve </w:t>
       </w:r>
       <w:r w:rsidRPr="38F3A272" w:rsidR="736FFA16">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Standard</w:t>
+        <w:t>Aggressive</w:t>
       </w:r>
       <w:r w:rsidRPr="38F3A272">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008256DF">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">promotions </w:t>
       </w:r>
       <w:r w:rsidRPr="38F3A272">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -3554,92 +3554,92 @@
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>could</w:t>
       </w:r>
       <w:r w:rsidRPr="38F3A272">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> earn an adjusted pay of around </w:t>
       </w:r>
       <w:r w:rsidRPr="38F3A272" w:rsidR="4C4CF2E3">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>$113,827</w:t>
+        <w:t>$73,742</w:t>
       </w:r>
       <w:r w:rsidRPr="38F3A272">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E2F05">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>during my first year</w:t>
       </w:r>
       <w:r w:rsidRPr="38F3A272">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, working up to </w:t>
       </w:r>
       <w:r w:rsidRPr="38F3A272" w:rsidR="4C4CF2E3">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>$127,054</w:t>
+        <w:t>$93,291</w:t>
       </w:r>
       <w:r w:rsidRPr="38F3A272">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E2F05">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>in my sixth year</w:t>
       </w:r>
       <w:r w:rsidRPr="38F3A272">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="5D5D5D"/>
@@ -8876,51 +8876,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="5D5D5D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00197A15">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="5D5D5D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Achievement Level: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:color w:val="5D5D5D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C65828" w:rsidRPr="00197A15" w:rsidP="00382CCB" w14:paraId="37D73835" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="5D5D5D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00197A15">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="5D5D5D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -8983,51 +8983,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="5D5D5D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00197A15">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="5D5D5D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Number of Years: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:color w:val="5D5D5D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="5D5D5D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00197A15">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="5D5D5D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Achievement Level: Supervisor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00C65828" w:rsidP="00C65828" w14:paraId="79BCDF98" w14:textId="77777777">
       <w:pPr>
@@ -15780,51 +15780,51 @@
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>If</w:t>
       </w:r>
       <w:r w:rsidRPr="00D917C7">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> I enlist now as an </w:t>
       </w:r>
       <w:r w:rsidRPr="00225A51" w:rsidR="00225A51">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>E-1</w:t>
+        <w:t>E-3</w:t>
       </w:r>
       <w:r w:rsidRPr="00D917C7">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> and make </w:t>
       </w:r>
       <w:r w:rsidR="001A1B0F">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">10% </w:t>
       </w:r>
       <w:r w:rsidR="001A1B0F">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
@@ -15865,51 +15865,51 @@
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20 years</w:t>
       </w:r>
       <w:r w:rsidRPr="00D917C7">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, I could have roughly </w:t>
       </w:r>
       <w:r w:rsidR="00225A51">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>$1,955,990</w:t>
+        <w:t>$2,493,210</w:t>
       </w:r>
       <w:r w:rsidRPr="00D917C7" w:rsidR="00C86284">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00D917C7">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> in my Thrift Savings Plan at </w:t>
       </w:r>
       <w:r w:rsidRPr="00D917C7">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
@@ -16597,51 +16597,51 @@
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>achieve</w:t>
             </w:r>
             <w:r w:rsidRPr="00D917C7" w:rsidR="008E7BBA">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D2588B">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Standard</w:t>
+              <w:t>Aggressive</w:t>
             </w:r>
             <w:r w:rsidRPr="00D917C7" w:rsidR="008E7BBA">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D917C7" w:rsidR="008E7BBA">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>promotions</w:t>
             </w:r>
             <w:r w:rsidRPr="00D917C7" w:rsidR="008E7BBA">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
@@ -17709,51 +17709,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>standard promotions</w:t>
       </w:r>
       <w:r w:rsidRPr="00390363" w:rsidR="001E6ECF">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> reaching an E8, I could receive an estimated annuity of </w:t>
       </w:r>
       <w:r w:rsidRPr="00D2588B" w:rsidR="00D2588B">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>$23,957</w:t>
+        <w:t>$29,965</w:t>
       </w:r>
       <w:r w:rsidRPr="00390363" w:rsidR="001E6ECF">
         <w:rPr>
           <w:rStyle w:val="font-weight-bold"/>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> per year at age </w:t>
       </w:r>
       <w:r w:rsidR="00D2588B">
         <w:rPr>
           <w:rStyle w:val="font-weight-bold"/>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>38</w:t>
@@ -17781,51 +17781,51 @@
         <w:t xml:space="preserve"> This annuity is cost of living adjusted (COLA) for 2% annual inflation** building to</w:t>
       </w:r>
       <w:r w:rsidRPr="00D2588B" w:rsidR="00D2588B">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D2588B">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>$40,967</w:t>
+        <w:t>$51,240</w:t>
       </w:r>
       <w:r w:rsidRPr="00390363" w:rsidR="001E6ECF">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00D2588B">
         <w:rPr>
           <w:rStyle w:val="font-weight-bold"/>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00390363" w:rsidR="001E6ECF">