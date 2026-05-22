--- v2 (2026-04-07)
+++ v3 (2026-05-22)
@@ -649,51 +649,51 @@
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">e of </w:t>
       </w:r>
       <w:r w:rsidRPr="004E5121">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsiaTheme="minorHAnsi" w:cs="Open Sans"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:id w:val="915185903"/>
+        <w:id w:val="417633920"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w:rsidR="004E7924" w:rsidRPr="004E5121" w14:paraId="3EB855D8" w14:textId="1ECFCBC7">
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
           </w:pPr>
         </w:p>
         <w:p>
           <w:pPr>