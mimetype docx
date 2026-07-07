--- v3 (2026-05-22)
+++ v4 (2026-07-07)
@@ -649,51 +649,51 @@
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">e of </w:t>
       </w:r>
       <w:r w:rsidRPr="004E5121">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsiaTheme="minorHAnsi" w:cs="Open Sans"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:id w:val="417633920"/>
+        <w:id w:val="97130796"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w:rsidR="004E7924" w:rsidRPr="004E5121" w14:paraId="3EB855D8" w14:textId="1ECFCBC7">
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
           </w:pPr>
         </w:p>
         <w:p>
           <w:pPr>
@@ -2684,77 +2684,77 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A7DF2" w:rsidRPr="00530DC8" w:rsidP="004E5121" w14:paraId="6E2DF27F" w14:textId="1492D80F">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00530DC8">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$38,110</w:t>
+              <w:t>$37,278</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A7DF2" w:rsidRPr="00530DC8" w:rsidP="004E5121" w14:paraId="73BCE5C0" w14:textId="4BCAF2BB">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00530DC8">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$25,011</w:t>
+              <w:t>$21,024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A7DF2" w:rsidRPr="00530DC8" w:rsidP="004E5121" w14:paraId="30C6DB15" w14:textId="286114A8">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00530DC8">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -2762,129 +2762,129 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A7DF2" w:rsidRPr="00530DC8" w:rsidP="004E5121" w14:paraId="57CF707F" w14:textId="104F4D55">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00530DC8">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$6,106</w:t>
+              <w:t>$1,327</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A7DF2" w:rsidRPr="00530DC8" w:rsidP="004E5121" w14:paraId="4C1B96FF" w14:textId="4E8E932C">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00530DC8">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$6,753</w:t>
+              <w:t>$4,740</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1423" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A7DF2" w:rsidRPr="00530DC8" w:rsidP="004E5121" w14:paraId="597C8CD3" w14:textId="282C1C9A">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="00C851"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00530DC8">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:color w:val="00C851"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$78,839</w:t>
+              <w:t>$68,030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A7DF2" w:rsidRPr="00530DC8" w:rsidP="004E5121" w14:paraId="1A3372D7" w14:textId="560D08BA">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="33B5E5"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00530DC8">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:color w:val="33B5E5"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$315,356</w:t>
+              <w:t>$272,119</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="0436C5E6" w14:textId="77777777" w:rsidTr="00A37572">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w:rsidR="007A7DF2" w:rsidRPr="00530DC8" w:rsidP="004E5121" w14:paraId="42EA6F86" w14:textId="7BB2825D">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -2903,77 +2903,77 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A7DF2" w:rsidRPr="00530DC8" w:rsidP="004E5121" w14:paraId="36C5342F" w14:textId="0D200B23">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00530DC8">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$41,172</w:t>
+              <w:t>$40,190</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A7DF2" w:rsidRPr="00530DC8" w:rsidP="004E5121" w14:paraId="466FB402" w14:textId="29C1970E">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00530DC8">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$25,808</w:t>
+              <w:t>$21,267</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A7DF2" w:rsidRPr="00530DC8" w:rsidP="004E5121" w14:paraId="46598EC3" w14:textId="165B6564">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00530DC8">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -2981,129 +2981,129 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A7DF2" w:rsidRPr="00530DC8" w:rsidP="004E5121" w14:paraId="74C6A71A" w14:textId="08ACC75F">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00530DC8">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$6,106</w:t>
+              <w:t>$1,327</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A7DF2" w:rsidRPr="00530DC8" w:rsidP="004E5121" w14:paraId="04058F9A" w14:textId="64A32C2E">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00530DC8">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$7,378</w:t>
+              <w:t>$5,274</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1423" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A7DF2" w:rsidRPr="00530DC8" w:rsidP="004E5121" w14:paraId="6462C3DC" w14:textId="1A62EA4C">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="00C851"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00530DC8">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:color w:val="00C851"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$83,380</w:t>
+              <w:t>$72,096</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A7DF2" w:rsidRPr="00530DC8" w:rsidP="004E5121" w14:paraId="3C00C29D" w14:textId="09481421">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="33B5E5"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00530DC8">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:color w:val="33B5E5"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$500,281</w:t>
+              <w:t>$432,575</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00107B0D" w:rsidP="38F3A272" w14:paraId="480692BB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00FB57E8" w:rsidRPr="000E2F05" w:rsidP="38F3A272" w14:paraId="0D45520C" w14:textId="01DE4B97">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="5D5D5D"/>
@@ -3190,51 +3190,51 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="38F3A272">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and achieve </w:t>
       </w:r>
       <w:r w:rsidRPr="38F3A272" w:rsidR="736FFA16">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Aggressive</w:t>
+        <w:t>Standard</w:t>
       </w:r>
       <w:r w:rsidRPr="38F3A272">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008256DF">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">promotions </w:t>
       </w:r>
       <w:r w:rsidRPr="38F3A272">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -3296,92 +3296,92 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> earn an adjusted pay of around</w:t>
       </w:r>
       <w:r w:rsidRPr="38F3A272">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="38F3A272" w:rsidR="4C4CF2E3">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>$73,742</w:t>
+        <w:t>$64,998</w:t>
       </w:r>
       <w:r w:rsidRPr="38F3A272">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC7C74">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>during my first year</w:t>
       </w:r>
       <w:r w:rsidRPr="38F3A272">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, working up to </w:t>
       </w:r>
       <w:r w:rsidRPr="38F3A272" w:rsidR="4C4CF2E3">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>$89,658</w:t>
+        <w:t>$72,654</w:t>
       </w:r>
       <w:r w:rsidRPr="38F3A272">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E2F05">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>in my fourth year.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0032011C" w:rsidRPr="004E5121" w:rsidP="38F3A272" w14:paraId="3F48CC16" w14:textId="33DCC242">
       <w:pPr>
         <w:spacing w:after="240"/>
@@ -3459,51 +3459,51 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>E-3</w:t>
       </w:r>
       <w:r w:rsidRPr="38F3A272">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and achieve </w:t>
       </w:r>
       <w:r w:rsidRPr="38F3A272" w:rsidR="736FFA16">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Aggressive</w:t>
+        <w:t>Standard</w:t>
       </w:r>
       <w:r w:rsidRPr="38F3A272">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008256DF">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">promotions </w:t>
       </w:r>
       <w:r w:rsidRPr="38F3A272">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -3554,92 +3554,92 @@
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>could</w:t>
       </w:r>
       <w:r w:rsidRPr="38F3A272">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> earn an adjusted pay of around </w:t>
       </w:r>
       <w:r w:rsidRPr="38F3A272" w:rsidR="4C4CF2E3">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>$73,742</w:t>
+        <w:t>$64,998</w:t>
       </w:r>
       <w:r w:rsidRPr="38F3A272">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E2F05">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>during my first year</w:t>
       </w:r>
       <w:r w:rsidRPr="38F3A272">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, working up to </w:t>
       </w:r>
       <w:r w:rsidRPr="38F3A272" w:rsidR="4C4CF2E3">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>$93,291</w:t>
+        <w:t>$81,335</w:t>
       </w:r>
       <w:r w:rsidRPr="38F3A272">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E2F05">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>in my sixth year</w:t>
       </w:r>
       <w:r w:rsidRPr="38F3A272">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="5D5D5D"/>
@@ -8838,89 +8838,89 @@
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="5D5D5D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00197A15">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="5D5D5D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Number of Years: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:color w:val="5D5D5D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>6 Year</w:t>
+              <w:t>4 Year</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:color w:val="5D5D5D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Contract</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="5D5D5D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00197A15">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="5D5D5D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Achievement Level: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:color w:val="5D5D5D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>7</w:t>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C65828" w:rsidRPr="00197A15" w:rsidP="00382CCB" w14:paraId="37D73835" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="5D5D5D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00197A15">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="5D5D5D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -8983,51 +8983,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="5D5D5D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00197A15">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="5D5D5D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Number of Years: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:color w:val="5D5D5D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="5D5D5D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00197A15">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="5D5D5D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Achievement Level: Supervisor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00C65828" w:rsidP="00C65828" w14:paraId="79BCDF98" w14:textId="77777777">
       <w:pPr>
@@ -9940,51 +9940,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005F6166">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$151,316</w:t>
+              <w:t>$128,132</w:t>
             </w:r>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="5D5D5D"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>gift!</w:t>
             </w:r>
@@ -10954,51 +10954,51 @@
           <w:iCs/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002821F7">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">If I attend </w:t>
       </w:r>
       <w:r w:rsidR="00370049">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Northern Illinois</w:t>
+        <w:t>Kennesaw State</w:t>
       </w:r>
       <w:r w:rsidR="00370049">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> University</w:t>
       </w:r>
       <w:r w:rsidRPr="002821F7">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and graduate in </w:t>
       </w:r>
       <w:r w:rsidRPr="002821F7">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
@@ -11025,51 +11025,51 @@
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>could</w:t>
       </w:r>
       <w:r w:rsidRPr="002821F7">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> receive </w:t>
       </w:r>
       <w:r w:rsidRPr="002821F7" w:rsidR="004A7AA0">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>$151,316</w:t>
+        <w:t>$128,132</w:t>
       </w:r>
       <w:r w:rsidRPr="002821F7">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C52723">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>in total funding</w:t>
       </w:r>
       <w:r w:rsidRPr="002821F7">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
@@ -11688,151 +11688,151 @@
               <w:t>Loan Amount</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1185" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="08B8E046" w14:textId="4554CBEF">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$151,316</w:t>
+              <w:t>$128,132</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="3780A403" w14:textId="455CFB00">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$151,316</w:t>
+              <w:t>$128,132</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="5D20E4F9" w14:textId="39F0342A">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$151,316</w:t>
+              <w:t>$128,132</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="51FD1526" w14:textId="64FC1E3B">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$151,316</w:t>
+              <w:t>$128,132</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1974" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="752133D5" w14:textId="7BDBE19F">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$151,316</w:t>
+              <w:t>$128,132</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="2EEFBD3F" w14:textId="77777777" w:rsidTr="0029653C">
         <w:tblPrEx>
           <w:tblW w:w="10800" w:type="dxa"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="936"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="2D592114" w14:textId="3F33E0D3">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
@@ -12014,151 +12014,151 @@
               <w:t>Monthly Payment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1185" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="1A1F397B" w14:textId="2F9C24ED">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$975</w:t>
+              <w:t>$826</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="3AECEE03" w14:textId="6AF80751">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$1,041</w:t>
+              <w:t>$881</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="2E73CA20" w14:textId="3920B18B">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$1,197</w:t>
+              <w:t>$1,013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="2B1DE9B8" w14:textId="0BC9ACCD">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$1,568</w:t>
+              <w:t>$1,328</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1974" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="359C053F" w14:textId="110034C2">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$2,719</w:t>
+              <w:t>$2,302</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="6203D93F" w14:textId="77777777" w:rsidTr="0029653C">
         <w:tblPrEx>
           <w:tblW w:w="10800" w:type="dxa"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="4154F86D" w14:textId="74BE649E">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -12174,151 +12174,151 @@
               <w:t>Total Interest</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1185" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="73CB4A5B" w14:textId="65EACAA9">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$141,163</w:t>
+              <w:t>$119,535</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="58F08050" w14:textId="726CE092">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$98,496</w:t>
+              <w:t>$83,405</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="1D7775A0" w14:textId="0E9D538F">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$64,072</w:t>
+              <w:t>$54,255</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="0AE83892" w14:textId="27B4C204">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$36,870</w:t>
+              <w:t>$31,221</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1974" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="09CEEA6C" w14:textId="31F29DCC">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$11,821</w:t>
+              <w:t>$10,010</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="3FC4114E" w14:textId="77777777" w:rsidTr="0029653C">
         <w:tblPrEx>
           <w:tblW w:w="10800" w:type="dxa"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="48B21F93" w14:textId="7B80F558">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -12334,151 +12334,151 @@
               <w:t>Total Payment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1185" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="7472347F" w14:textId="4D0B24BE">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$292,479</w:t>
+              <w:t>$247,667</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="5C54F421" w14:textId="6EF77ABC">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$249,812</w:t>
+              <w:t>$211,537</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="422689E7" w14:textId="1E219AC8">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$215,388</w:t>
+              <w:t>$182,387</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="5B853CAE" w14:textId="22048AEF">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$188,186</w:t>
+              <w:t>$159,353</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1974" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="2175D048" w14:textId="7C3CD661">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$163,137</w:t>
+              <w:t>$138,142</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="363A62EE" w14:textId="77777777" w:rsidTr="0029653C">
         <w:tblPrEx>
           <w:tblW w:w="10800" w:type="dxa"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="5FD8AB2F" w14:textId="128D428C">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -12494,151 +12494,151 @@
               <w:t>Pre-Tax Earnings Needed*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1185" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="162C1FB7" w14:textId="4972C4C3">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$374,974</w:t>
+              <w:t>$317,522</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="35C969B3" w14:textId="6B4B0FE9">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$320,272</w:t>
+              <w:t>$271,201</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="0AE8D70A" w14:textId="7E489357">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$276,138</w:t>
+              <w:t>$233,829</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="218E5A66" w14:textId="3F0D1AB9">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$241,264</w:t>
+              <w:t>$204,298</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1974" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="6D2EC4A2" w14:textId="2160A635">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$209,150</w:t>
+              <w:t>$177,105</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00A85BD6" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="54A76710" w14:textId="66C84B0D">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="212529"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002821F7">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="212529"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Your monthly payment for paying </w:t>
       </w:r>
@@ -12650,72 +12650,72 @@
           <w:color w:val="212529"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>100%</w:t>
       </w:r>
       <w:r w:rsidRPr="002821F7">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="212529"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the </w:t>
       </w:r>
       <w:r w:rsidRPr="002821F7" w:rsidR="00823617">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="212529"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>$151,316</w:t>
+        <w:t>$128,132</w:t>
       </w:r>
       <w:r w:rsidRPr="002821F7">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="212529"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> cost to attend </w:t>
       </w:r>
       <w:r w:rsidRPr="00370049" w:rsidR="00370049">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="212529"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Northern Illinois</w:t>
+        <w:t>Kennesaw State</w:t>
       </w:r>
       <w:r w:rsidRPr="00370049" w:rsidR="00370049">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="212529"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> University</w:t>
       </w:r>
       <w:r w:rsidRPr="002821F7" w:rsidR="00823617">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212529"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002821F7">
@@ -12753,94 +12753,94 @@
           <w:color w:val="212529"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>could</w:t>
       </w:r>
       <w:r w:rsidRPr="002821F7">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="212529"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> range between </w:t>
       </w:r>
       <w:r w:rsidRPr="002821F7" w:rsidR="005B0405">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="212529"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>$2,719</w:t>
+        <w:t>$2,302</w:t>
       </w:r>
       <w:r w:rsidRPr="002821F7" w:rsidR="005B0405">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212529"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002821F7">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212529"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>per month</w:t>
       </w:r>
       <w:r w:rsidRPr="002821F7">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="212529"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidRPr="002821F7">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="212529"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>$975</w:t>
+        <w:t>$826</w:t>
       </w:r>
       <w:r w:rsidRPr="002821F7">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212529"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> per month</w:t>
       </w:r>
       <w:r w:rsidRPr="002821F7">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="212529"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> depending on the term and interest rate on your student loan.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0017259C" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="3FEBE891" w14:textId="07EE7ECF">
       <w:pPr>
         <w:spacing w:after="240"/>
@@ -14773,51 +14773,51 @@
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">You indicated your </w:t>
       </w:r>
       <w:r w:rsidRPr="00B72DB5">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">current education level is </w:t>
       </w:r>
       <w:r w:rsidRPr="00B72DB5" w:rsidR="00895662">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>Some College</w:t>
+        <w:t>Bachelor's Degree</w:t>
       </w:r>
       <w:r w:rsidRPr="00B72DB5">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0092720C" w:rsidRPr="004E5121" w:rsidP="002821F7" w14:paraId="2F27B987" w14:textId="154150A9">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:strike w:val="0"/>
           <w:u w:val="none"/>
         </w:rPr>
@@ -15801,51 +15801,51 @@
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>E-3</w:t>
       </w:r>
       <w:r w:rsidRPr="00D917C7">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> and make </w:t>
       </w:r>
       <w:r w:rsidR="001A1B0F">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">10% </w:t>
+        <w:t xml:space="preserve">5% </w:t>
       </w:r>
       <w:r w:rsidR="001A1B0F">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Contributions</w:t>
       </w:r>
       <w:r w:rsidR="001A1B0F">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D917C7">
@@ -15865,51 +15865,51 @@
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20 years</w:t>
       </w:r>
       <w:r w:rsidRPr="00D917C7">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, I could have roughly </w:t>
       </w:r>
       <w:r w:rsidR="00225A51">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>$2,493,210</w:t>
+        <w:t>$1,662,140</w:t>
       </w:r>
       <w:r w:rsidRPr="00D917C7" w:rsidR="00C86284">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00D917C7">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> in my Thrift Savings Plan at </w:t>
       </w:r>
       <w:r w:rsidRPr="00D917C7">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
@@ -16597,51 +16597,51 @@
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>achieve</w:t>
             </w:r>
             <w:r w:rsidRPr="00D917C7" w:rsidR="008E7BBA">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D2588B">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Aggressive</w:t>
+              <w:t>Standard</w:t>
             </w:r>
             <w:r w:rsidRPr="00D917C7" w:rsidR="008E7BBA">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D917C7" w:rsidR="008E7BBA">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>promotions</w:t>
             </w:r>
             <w:r w:rsidRPr="00D917C7" w:rsidR="008E7BBA">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
@@ -17709,123 +17709,123 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>standard promotions</w:t>
       </w:r>
       <w:r w:rsidRPr="00390363" w:rsidR="001E6ECF">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> reaching an E8, I could receive an estimated annuity of </w:t>
       </w:r>
       <w:r w:rsidRPr="00D2588B" w:rsidR="00D2588B">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>$29,965</w:t>
+        <w:t>$23,957</w:t>
       </w:r>
       <w:r w:rsidRPr="00390363" w:rsidR="001E6ECF">
         <w:rPr>
           <w:rStyle w:val="font-weight-bold"/>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> per year at age </w:t>
       </w:r>
       <w:r w:rsidR="00D2588B">
         <w:rPr>
           <w:rStyle w:val="font-weight-bold"/>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>38</w:t>
+        <w:t>42</w:t>
       </w:r>
       <w:r w:rsidRPr="0088673D" w:rsidR="001E6ECF">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00390363" w:rsidR="001E6ECF">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> This annuity is cost of living adjusted (COLA) for 2% annual inflation** building to</w:t>
       </w:r>
       <w:r w:rsidRPr="00D2588B" w:rsidR="00D2588B">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D2588B">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>$51,240</w:t>
+        <w:t>$40,967</w:t>
       </w:r>
       <w:r w:rsidRPr="00390363" w:rsidR="001E6ECF">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00D2588B">
         <w:rPr>
           <w:rStyle w:val="font-weight-bold"/>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00390363" w:rsidR="001E6ECF">