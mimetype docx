--- v4 (2026-07-07)
+++ v5 (2026-08-30)
@@ -649,51 +649,51 @@
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">e of </w:t>
       </w:r>
       <w:r w:rsidRPr="004E5121">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsiaTheme="minorHAnsi" w:cs="Open Sans"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:id w:val="97130796"/>
+        <w:id w:val="805361270"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w:rsidR="004E7924" w:rsidRPr="004E5121" w14:paraId="3EB855D8" w14:textId="1ECFCBC7">
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
           </w:pPr>
         </w:p>
         <w:p>
           <w:pPr>
@@ -14773,51 +14773,51 @@
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">You indicated your </w:t>
       </w:r>
       <w:r w:rsidRPr="00B72DB5">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">current education level is </w:t>
       </w:r>
       <w:r w:rsidRPr="00B72DB5" w:rsidR="00895662">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>Bachelor's Degree</w:t>
+        <w:t>Associate's Degree</w:t>
       </w:r>
       <w:r w:rsidRPr="00B72DB5">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0092720C" w:rsidRPr="004E5121" w:rsidP="002821F7" w14:paraId="2F27B987" w14:textId="154150A9">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:strike w:val="0"/>
           <w:u w:val="none"/>
         </w:rPr>