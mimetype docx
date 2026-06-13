--- v0 (2025-12-30)
+++ v1 (2026-06-13)
@@ -649,51 +649,51 @@
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">e of </w:t>
       </w:r>
       <w:r w:rsidRPr="004E5121">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsiaTheme="minorHAnsi" w:cs="Open Sans"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:id w:val="2104699599"/>
+        <w:id w:val="1978598896"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w:rsidR="004E7924" w:rsidRPr="004E5121" w14:paraId="3EB855D8" w14:textId="1ECFCBC7">
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
           </w:pPr>
         </w:p>
         <w:p>
           <w:pPr>
@@ -2710,51 +2710,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A7DF2" w:rsidRPr="00530DC8" w:rsidP="004E5121" w14:paraId="73BCE5C0" w14:textId="4BCAF2BB">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00530DC8">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$0</w:t>
+              <w:t>$27,108</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A7DF2" w:rsidRPr="00530DC8" w:rsidP="004E5121" w14:paraId="30C6DB15" w14:textId="286114A8">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00530DC8">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -2788,103 +2788,103 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A7DF2" w:rsidRPr="00530DC8" w:rsidP="004E5121" w14:paraId="4C1B96FF" w14:textId="4E8E932C">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00530DC8">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$1,548</w:t>
+              <w:t>$7,130</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1423" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A7DF2" w:rsidRPr="00530DC8" w:rsidP="004E5121" w14:paraId="597C8CD3" w14:textId="282C1C9A">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="00C851"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00530DC8">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:color w:val="00C851"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$49,570</w:t>
+              <w:t>$80,374</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A7DF2" w:rsidRPr="00530DC8" w:rsidP="004E5121" w14:paraId="1A3372D7" w14:textId="560D08BA">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="33B5E5"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00530DC8">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:color w:val="33B5E5"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$198,279</w:t>
+              <w:t>$321,497</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="0436C5E6" w14:textId="77777777" w:rsidTr="00A37572">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w:rsidR="007A7DF2" w:rsidRPr="00530DC8" w:rsidP="004E5121" w14:paraId="42EA6F86" w14:textId="7BB2825D">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -2929,51 +2929,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A7DF2" w:rsidRPr="00530DC8" w:rsidP="004E5121" w14:paraId="466FB402" w14:textId="29C1970E">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00530DC8">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$0</w:t>
+              <w:t>$27,237</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A7DF2" w:rsidRPr="00530DC8" w:rsidP="004E5121" w14:paraId="46598EC3" w14:textId="165B6564">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00530DC8">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -3007,103 +3007,103 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A7DF2" w:rsidRPr="00530DC8" w:rsidP="004E5121" w14:paraId="04058F9A" w14:textId="64A32C2E">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00530DC8">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$1,799</w:t>
+              <w:t>$7,672</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1423" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A7DF2" w:rsidRPr="00530DC8" w:rsidP="004E5121" w14:paraId="6462C3DC" w14:textId="1A62EA4C">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="00C851"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00530DC8">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:color w:val="00C851"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$52,715</w:t>
+              <w:t>$84,008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A7DF2" w:rsidRPr="00530DC8" w:rsidP="004E5121" w14:paraId="3C00C29D" w14:textId="09481421">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="33B5E5"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00530DC8">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:color w:val="33B5E5"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$316,291</w:t>
+              <w:t>$504,050</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00107B0D" w:rsidP="38F3A272" w14:paraId="480692BB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00FB57E8" w:rsidRPr="000E2F05" w:rsidP="38F3A272" w14:paraId="0D45520C" w14:textId="01DE4B97">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="5D5D5D"/>
@@ -3296,92 +3296,92 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> earn an adjusted pay of around</w:t>
       </w:r>
       <w:r w:rsidRPr="38F3A272">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="38F3A272" w:rsidR="4C4CF2E3">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>$46,537</w:t>
+        <w:t>$77,342</w:t>
       </w:r>
       <w:r w:rsidRPr="38F3A272">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC7C74">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>during my first year</w:t>
       </w:r>
       <w:r w:rsidRPr="38F3A272">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, working up to </w:t>
       </w:r>
       <w:r w:rsidRPr="38F3A272" w:rsidR="4C4CF2E3">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>$54,194</w:t>
+        <w:t>$84,998</w:t>
       </w:r>
       <w:r w:rsidRPr="38F3A272">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E2F05">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>in my fourth year.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0032011C" w:rsidRPr="004E5121" w:rsidP="38F3A272" w14:paraId="3F48CC16" w14:textId="33DCC242">
       <w:pPr>
         <w:spacing w:after="240"/>
@@ -3554,92 +3554,92 @@
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>could</w:t>
       </w:r>
       <w:r w:rsidRPr="38F3A272">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> earn an adjusted pay of around </w:t>
       </w:r>
       <w:r w:rsidRPr="38F3A272" w:rsidR="4C4CF2E3">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>$46,537</w:t>
+        <w:t>$77,342</w:t>
       </w:r>
       <w:r w:rsidRPr="38F3A272">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E2F05">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>during my first year</w:t>
       </w:r>
       <w:r w:rsidRPr="38F3A272">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, working up to </w:t>
       </w:r>
       <w:r w:rsidRPr="38F3A272" w:rsidR="4C4CF2E3">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>$59,561</w:t>
+        <w:t>$92,125</w:t>
       </w:r>
       <w:r w:rsidRPr="38F3A272">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E2F05">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>in my sixth year</w:t>
       </w:r>
       <w:r w:rsidRPr="38F3A272">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="5D5D5D"/>
@@ -8051,112 +8051,112 @@
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="5D5D5D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>AFSC</w:t>
             </w:r>
             <w:r w:rsidRPr="00197A15">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="5D5D5D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:color w:val="5D5D5D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Command And</w:t>
+              <w:t>Airborne Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:color w:val="5D5D5D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Control Battle Management Operations - 1C5X1</w:t>
+              <w:t>, Surveillance And Reconnaissance (Isr) Operator - 1A8X2</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00C65828" w:rsidRPr="00197A15" w:rsidP="00382CCB" w14:paraId="77A431A3" w14:textId="648C2140">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="5D5D5D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00197A15">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="5D5D5D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>AFSC Description</w:t>
             </w:r>
             <w:r w:rsidRPr="00197A15">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="5D5D5D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:color w:val="5D5D5D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Manages and operates</w:t>
+              <w:t>Flies as primary</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:color w:val="5D5D5D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Command and Control (C2) Battle Management Systems. Performs surveillance, combat identification, weapons control, tactical data link management, communications and computer system management. Coordinates Personnel Recovery (PR) and Search and Rescue (SAR). Counters electronic attack (EA) with electronic protection (EP) actions. Provides radar control and monitoring of air weapons during offensive and defensive air operations. Makes decisions in the conduct of battle management air operations and in system equipment management at the Tactical and Operational level of war.  Related DoD   Occupational Subgroup: 122100.</w:t>
+              <w:t xml:space="preserve"> aircrew onboard a wide variety of aircraft to operate, evaluate and manage airborne ISR information and related ground processing systems. Performs identification, acquisition, recording, analysis and reporting of assigned ISR tasks. Provides ISR threat warning support and interfaces with other units. Performs and assists with mission planning. Maintains assigned publications and currency items. Participates in theater and tactical-level ISR coordination networks. Processes, analyzes and disseminates ISR information obtained from onboard sensors during missions in progress. Related DoD Occupational Subgroups: 123100, 123200, and 155600.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="52F5BC86" w14:textId="77777777" w:rsidTr="00382CCB">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1093" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C65828" w:rsidP="00382CCB" w14:paraId="3E84BAD3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="5D5D5D"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F7294B">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
@@ -8260,116 +8260,116 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Associates of Applied Science in</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="5D5D5D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="5D5D5D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Air &amp;</w:t>
+              <w:t>Intelligence Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="5D5D5D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Space Operations Technology(4VAS)</w:t>
+              <w:t xml:space="preserve"> &amp;Technology(9INZ)</w:t>
             </w:r>
             <w:r w:rsidRPr="00197A15">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="5D5D5D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00C65828" w:rsidRPr="00197A15" w:rsidP="00382CCB" w14:paraId="631FB87F" w14:textId="19171F13">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="5D5D5D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00197A15">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="5D5D5D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="5D5D5D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Air &amp;</w:t>
+              <w:t>Intelligence Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="5D5D5D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Space Operations Technology(4VAS)</w:t>
+              <w:t xml:space="preserve"> &amp;Technology(9INZ)</w:t>
             </w:r>
             <w:r w:rsidRPr="00197A15">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="5D5D5D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> major program includes technical and on-the-job education, leadership/management and military studies, physical education, general education (communications, mathematics, social science, and humanities), as well as program electives for you to choose from such as natural science courses or a foreign language.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="7B918C4C" w14:textId="77777777" w:rsidTr="00382CCB">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1093" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C65828" w:rsidRPr="00F7294B" w:rsidP="00382CCB" w14:paraId="384E3919" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="240"/>
@@ -8471,63 +8471,63 @@
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="5D5D5D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00197A15">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="5D5D5D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">In addition to your </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="5D5D5D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Air &amp;</w:t>
+              <w:t>Intelligence Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="5D5D5D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Space Operations Technology(4VAS)</w:t>
+              <w:t xml:space="preserve"> &amp;Technology(9INZ)</w:t>
             </w:r>
             <w:r w:rsidRPr="00197A15">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="5D5D5D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> degree, you will receive additional on-the-job (or "occupational") training that will result in your ability to gain certifications and credentials to prove to future employers that you have the skills necessary to succeed in a variety careers in the civilian job market. You will gain some during your time in </w:t>
             </w:r>
             <w:r w:rsidRPr="00197A15">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="5D5D5D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>the Air Force, but your options also open with civilian credentials that you can target as you understand what path you want to take your career. We have provided samples below.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00C65828" w:rsidRPr="00197A15" w:rsidP="00382CCB" w14:paraId="46615458" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
@@ -8544,61 +8544,61 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Available Credentials*:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00C65828" w:rsidRPr="00197A15" w:rsidP="00382CCB" w14:paraId="1EED9C45" w14:textId="5D06AB0E">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="5D5D5D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:color w:val="5D5D5D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>General Radiotelephone</w:t>
+              <w:t>Certified Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:color w:val="5D5D5D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Operator License (Pg), Comptia A+ Ce, Certified In Homeland Security Level Ii (Chs-Ii), Certified In Homeland Security Level Iii (Chs-Iii), General Communications Technician - Level 1 (Gct1), General Communications Technician - Level 2 (Gct2), Comptia Network+ Ce, Microsoft Office Specialist (Mos): Microsoft Office 2013, Microsoft Office Specialist (Mos): Microsoft Office 2016, Microsoft Office Specialist (Mos): Microsoft Excel 2016, Microsoft Office Specialist (Mos): Microsoft Excel 2016 Expert, Microsoft Office Specialist (Mos): Microsoft Access 2016, Microsoft Office Specialist (Mos): Microsoft Outlook 2016, Microsoft Office Specialist (Mos): Microsoft Powerpoint 2016, Microsoft Office Specialist (Mos): Microsoft Word 2016, Microsoft Office Specialist (Mos): Microsoft Word 2016 Expert, Microsoft Office Specialist (Mos): Associate (Office 365 And Office 2019), Microsoft Office Specialist (Mos): Excel Associate (Excel And Excel 2019), Microsoft Office Specialist (Mos): Microsoft Access Expert (Access And Access 2019), Microsoft Office Specialist (Mos): Microsoft Excel Expert (Excel And Excel 2019), Microsoft Office Specialist (Mos): Microsoft Word Associate (Word And Word 2019), Microsoft Office Specialist (Mos): Microsoft Word Expert (Word And Word 2019), Microsoft Office Specialist (Mos): Outlook Associate (Outlook And Outlook 2019), Microsoft Office Specialist (Mos): Powerpoint Associate (Powerpoint And Powerpoint 2019), Certified Consulting Meteorologist (Ccm), Telecommunications Certification, Microsoft Office Specialist (Mos), Comptia Security+ Ce, Certified Associate In Project Management (Capm), Career Management Practitioner (Cmp), Certified Broadcast Meteorologist (Cbm), Certified Gis/Lis Technologist, Certified In Homeland Security Level Iv (Chs-Iv), Certified In Homeland Security Level V (Chs-V)</w:t>
+              <w:t xml:space="preserve"> Professional (Csp), General Radiotelephone Operator License (Pg), Certified Records Manager (Crm), Comptia A+ Ce, Network Systems Technician (Nst), Certified Homeland Security Manager (Chsm), Associate Safety Professional (Asp), Certified Wireless Design Professional (Cwdp), Cisco Certified Network Professional (Ccnp) Security, Industrial Security Professional (Isp), Certified Intelligence Analyst Specialist (Cias), Cisco Certified Internetwork Expert Enterprise Wireless (Ccie Wireless), Spectrum Management Certification, General Communications Technician - Level 1 (Gct1), Comptia Cdia+, Comptia Certified Technical Trainer (Ctt+), Certified Analytics Professional (Cap), General Communications Technician - Level 2 (Gct2), Comptia Network+ Ce, Associate Certified Analytics Professional (Acap), Comptia Cybersecurity Analyst (Cysa+), Intelligence Fundamentals Professional Certification (Ifpc), Microsoft Office Specialist (Mos): Microsoft Office 2013, Microsoft Office Specialist (Mos): Microsoft Office 2016, Certified Records Analyst (Cra), Cisco Certified Network Associate (Ccna), Microsoft Office Specialist (Mos): Microsoft Excel 2016, Microsoft Office Specialist (Mos): Microsoft Excel 2016 Expert, Microsoft Office Specialist (Mos): Microsoft Access 2016, Microsoft Office Specialist (Mos): Microsoft Outlook 2016, Microsoft Office Specialist (Mos): Microsoft Powerpoint 2016, Microsoft Office Specialist (Mos): Microsoft Word 2016, Microsoft Office Specialist (Mos): Microsoft Word 2016 Expert, Spectrum Management (Sm) Engineer, Microsoft Office Specialist (Mos): Associate (Office 365 And Office 2019), Microsoft Office Specialist (Mos): Excel Associate (Excel And Excel 2019), Microsoft Office Specialist (Mos): Microsoft Access Expert (Access And Access 2019), Microsoft Office Specialist (Mos): Microsoft Excel Expert (Excel And Excel 2019), Microsoft Office Specialist (Mos): Microsoft Word Associate (Word And Word 2019), Microsoft Office Specialist (Mos): Microsoft Word Expert (Word And Word 2019), Microsoft Office Specialist (Mos): Outlook Associate (Outlook And Outlook 2019), Microsoft Office Specialist (Mos): Powerpoint Associate (Powerpoint And Powerpoint 2019), Certified Mapping Scientist, Gis/Lis (Asprs), Certified Mapping Scientist, Remote Sensing (Asprs), Cisco Certified Network Associate (Ccna) Routing And Switching, Associate Computing Professional (Acp), Certified Computing Professional (Ccp), Certified Manager (Cm), Certified Information Systems Security Professional (Cissp), Certified Confidentiality Officer, Certified Wireless Network Administrator (Cwna), Giac Security Essentials Certification (Gsec), Systems Security Certified Practitioner (Sscp), Certified Remote Sensing Technologist, Microsoft Office Specialist (Mos), Comptia Security+ Ce, Cisco Certified Internetwork Expert (Ccie) Security, Giac Information Security Fundamentals (Gisf), Certified Associate In Project Management (Capm), Leva Forensic Video Analyst (Cfva), International Computer Driving License, Certified Gis/Lis Technologist, Certified Photogrammetric Technologist, Sartech Ii, Sartech I / Crewleader, Sartech Iii, Giac Assessing And Auditing Wireless Networks (Gawn), Certified Wireless Security Professional (Cwsp), Cisco Certified Network Associate (Ccna) Security, Cisco Certified Network Associate Wireless (Ccna Wireless)</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00C65828" w:rsidRPr="00197A15" w:rsidP="00382CCB" w14:paraId="1C90D6EA" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="5D5D5D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00197A15">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="5D5D5D"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>*Note: Credentials earned in the Air Force are directly applicable to civilian careers.</w:t>
             </w:r>
@@ -9940,51 +9940,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005F6166">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$226,246</w:t>
+              <w:t>$144,573</w:t>
             </w:r>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="5D5D5D"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>gift!</w:t>
             </w:r>
@@ -10954,51 +10954,51 @@
           <w:iCs/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002821F7">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">If I attend </w:t>
       </w:r>
       <w:r w:rsidR="00370049">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Duke University</w:t>
+        <w:t>Clemson University</w:t>
       </w:r>
       <w:r w:rsidRPr="002821F7">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and graduate in </w:t>
       </w:r>
       <w:r w:rsidRPr="002821F7">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4 years</w:t>
       </w:r>
       <w:r w:rsidRPr="002821F7">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
@@ -11013,51 +11013,51 @@
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>could</w:t>
       </w:r>
       <w:r w:rsidRPr="002821F7">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> receive </w:t>
       </w:r>
       <w:r w:rsidRPr="002821F7" w:rsidR="004A7AA0">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>$226,246</w:t>
+        <w:t>$144,573</w:t>
       </w:r>
       <w:r w:rsidRPr="002821F7">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C52723">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>in total funding</w:t>
       </w:r>
       <w:r w:rsidRPr="002821F7">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
@@ -11676,151 +11676,151 @@
               <w:t>Loan Amount</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1185" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="08B8E046" w14:textId="4554CBEF">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$226,246</w:t>
+              <w:t>$144,573</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="3780A403" w14:textId="455CFB00">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$226,246</w:t>
+              <w:t>$144,573</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="5D20E4F9" w14:textId="39F0342A">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$226,246</w:t>
+              <w:t>$144,573</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="51FD1526" w14:textId="64FC1E3B">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$226,246</w:t>
+              <w:t>$144,573</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1974" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="752133D5" w14:textId="7BDBE19F">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$226,246</w:t>
+              <w:t>$144,573</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="2EEFBD3F" w14:textId="77777777" w:rsidTr="0029653C">
         <w:tblPrEx>
           <w:tblW w:w="10800" w:type="dxa"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="936"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="2D592114" w14:textId="3F33E0D3">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
@@ -12002,151 +12002,151 @@
               <w:t>Monthly Payment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1185" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="1A1F397B" w14:textId="2F9C24ED">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$1,195</w:t>
+              <w:t>$860</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="3AECEE03" w14:textId="6AF80751">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$1,276</w:t>
+              <w:t>$918</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="2E73CA20" w14:textId="3920B18B">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$1,467</w:t>
+              <w:t>$1,055</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="2B1DE9B8" w14:textId="0BC9ACCD">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$1,922</w:t>
+              <w:t>$1,383</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1974" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="359C053F" w14:textId="110034C2">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$3,332</w:t>
+              <w:t>$2,398</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="6203D93F" w14:textId="77777777" w:rsidTr="0029653C">
         <w:tblPrEx>
           <w:tblW w:w="10800" w:type="dxa"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="4154F86D" w14:textId="74BE649E">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -12162,151 +12162,151 @@
               <w:t>Total Interest</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1185" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="73CB4A5B" w14:textId="65EACAA9">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$173,006</w:t>
+              <w:t>$124,509</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="58F08050" w14:textId="726CE092">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$120,714</w:t>
+              <w:t>$86,876</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="1D7775A0" w14:textId="0E9D538F">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$78,524</w:t>
+              <w:t>$56,513</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="0AE83892" w14:textId="27B4C204">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$45,187</w:t>
+              <w:t>$32,520</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1974" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="09CEEA6C" w14:textId="31F29DCC">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$14,488</w:t>
+              <w:t>$10,426</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="3FC4114E" w14:textId="77777777" w:rsidTr="0029653C">
         <w:tblPrEx>
           <w:tblW w:w="10800" w:type="dxa"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="48B21F93" w14:textId="7B80F558">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -12322,151 +12322,151 @@
               <w:t>Total Payment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1185" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="7472347F" w14:textId="4D0B24BE">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$358,454</w:t>
+              <w:t>$257,973</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="5C54F421" w14:textId="6EF77ABC">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$306,162</w:t>
+              <w:t>$220,340</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="422689E7" w14:textId="1E219AC8">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$263,972</w:t>
+              <w:t>$189,976</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="5B853CAE" w14:textId="22048AEF">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$230,635</w:t>
+              <w:t>$165,984</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1974" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="2175D048" w14:textId="7C3CD661">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$199,936</w:t>
+              <w:t>$143,890</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="363A62EE" w14:textId="77777777" w:rsidTr="0029653C">
         <w:tblPrEx>
           <w:tblW w:w="10800" w:type="dxa"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="5FD8AB2F" w14:textId="128D428C">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -12482,151 +12482,151 @@
               <w:t>Pre-Tax Earnings Needed*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1185" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="162C1FB7" w14:textId="4972C4C3">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$459,556</w:t>
+              <w:t>$330,735</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="35C969B3" w14:textId="6B4B0FE9">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$392,516</w:t>
+              <w:t>$282,487</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="0AE8D70A" w14:textId="7E489357">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$338,426</w:t>
+              <w:t>$243,560</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="218E5A66" w14:textId="3F0D1AB9">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$295,686</w:t>
+              <w:t>$212,800</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1974" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="6D2EC4A2" w14:textId="2160A635">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$256,328</w:t>
+              <w:t>$184,475</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00A85BD6" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="54A76710" w14:textId="66C84B0D">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="212529"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002821F7">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="212529"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Your monthly payment for paying </w:t>
       </w:r>
@@ -12638,72 +12638,72 @@
           <w:color w:val="212529"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>100%</w:t>
       </w:r>
       <w:r w:rsidRPr="002821F7">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="212529"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the </w:t>
       </w:r>
       <w:r w:rsidRPr="002821F7" w:rsidR="00823617">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="212529"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>$226,246</w:t>
+        <w:t>$144,573</w:t>
       </w:r>
       <w:r w:rsidRPr="002821F7">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="212529"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> cost to attend </w:t>
       </w:r>
       <w:r w:rsidRPr="00370049" w:rsidR="00370049">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="212529"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Duke University</w:t>
+        <w:t>Clemson University</w:t>
       </w:r>
       <w:r w:rsidRPr="002821F7" w:rsidR="00823617">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212529"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002821F7">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="212529"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
       <w:r w:rsidRPr="002821F7">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
@@ -12729,94 +12729,94 @@
           <w:color w:val="212529"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>could</w:t>
       </w:r>
       <w:r w:rsidRPr="002821F7">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="212529"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> range between </w:t>
       </w:r>
       <w:r w:rsidRPr="002821F7" w:rsidR="005B0405">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="212529"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>$3,332</w:t>
+        <w:t>$2,398</w:t>
       </w:r>
       <w:r w:rsidRPr="002821F7" w:rsidR="005B0405">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212529"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002821F7">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212529"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>per month</w:t>
       </w:r>
       <w:r w:rsidRPr="002821F7">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="212529"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidRPr="002821F7">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="212529"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>$1,195</w:t>
+        <w:t>$860</w:t>
       </w:r>
       <w:r w:rsidRPr="002821F7">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212529"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> per month</w:t>
       </w:r>
       <w:r w:rsidRPr="002821F7">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="212529"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> depending on the term and interest rate on your student loan.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0017259C" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="3FEBE891" w14:textId="07EE7ECF">
       <w:pPr>
         <w:spacing w:after="240"/>
@@ -14749,51 +14749,51 @@
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">You indicated your </w:t>
       </w:r>
       <w:r w:rsidRPr="00B72DB5">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">current education level is </w:t>
       </w:r>
       <w:r w:rsidRPr="00B72DB5" w:rsidR="00895662">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>Associate's Degree</w:t>
+        <w:t>Bachelor's Degree</w:t>
       </w:r>
       <w:r w:rsidRPr="00B72DB5">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0092720C" w:rsidRPr="004E5121" w:rsidP="002821F7" w14:paraId="2F27B987" w14:textId="154150A9">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:strike w:val="0"/>
           <w:u w:val="none"/>
         </w:rPr>