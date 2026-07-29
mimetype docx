--- v1 (2026-06-13)
+++ v2 (2026-07-29)
@@ -649,51 +649,51 @@
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">e of </w:t>
       </w:r>
       <w:r w:rsidRPr="004E5121">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsiaTheme="minorHAnsi" w:cs="Open Sans"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:id w:val="1978598896"/>
+        <w:id w:val="1729477141"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w:rsidR="004E7924" w:rsidRPr="004E5121" w14:paraId="3EB855D8" w14:textId="1ECFCBC7">
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
           </w:pPr>
         </w:p>
         <w:p>
           <w:pPr>
@@ -9940,51 +9940,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005F6166">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$144,573</w:t>
+              <w:t>$152,680</w:t>
             </w:r>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="5D5D5D"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>gift!</w:t>
             </w:r>
@@ -10954,110 +10954,122 @@
           <w:iCs/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002821F7">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">If I attend </w:t>
       </w:r>
       <w:r w:rsidR="00370049">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Clemson University</w:t>
-[...48 lines deleted...]
-      <w:r w:rsidRPr="002821F7" w:rsidR="004A7AA0">
+        <w:t>The University</w:t>
+      </w:r>
+      <w:r w:rsidR="00370049">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>$144,573</w:t>
+        <w:t xml:space="preserve"> Of Alabama</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002821F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and graduate in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002821F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4 years</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002821F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, I </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002821F7" w:rsidR="00965A6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>could</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002821F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> receive </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002821F7" w:rsidR="004A7AA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>$152,680</w:t>
       </w:r>
       <w:r w:rsidRPr="002821F7">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C52723">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>in total funding</w:t>
       </w:r>
       <w:r w:rsidRPr="002821F7">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
@@ -11676,151 +11688,151 @@
               <w:t>Loan Amount</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1185" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="08B8E046" w14:textId="4554CBEF">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$144,573</w:t>
+              <w:t>$152,680</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="3780A403" w14:textId="455CFB00">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$144,573</w:t>
+              <w:t>$152,680</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="5D20E4F9" w14:textId="39F0342A">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$144,573</w:t>
+              <w:t>$152,680</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="51FD1526" w14:textId="64FC1E3B">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$144,573</w:t>
+              <w:t>$152,680</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1974" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="752133D5" w14:textId="7BDBE19F">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$144,573</w:t>
+              <w:t>$152,680</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="2EEFBD3F" w14:textId="77777777" w:rsidTr="0029653C">
         <w:tblPrEx>
           <w:tblW w:w="10800" w:type="dxa"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="936"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="2D592114" w14:textId="3F33E0D3">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
@@ -12002,151 +12014,151 @@
               <w:t>Monthly Payment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1185" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="1A1F397B" w14:textId="2F9C24ED">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$860</w:t>
+              <w:t>$767</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="3AECEE03" w14:textId="6AF80751">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$918</w:t>
+              <w:t>$819</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="2E73CA20" w14:textId="3920B18B">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$1,055</w:t>
+              <w:t>$942</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="2B1DE9B8" w14:textId="0BC9ACCD">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$1,383</w:t>
+              <w:t>$1,234</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1974" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="359C053F" w14:textId="110034C2">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$2,398</w:t>
+              <w:t>$2,140</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="6203D93F" w14:textId="77777777" w:rsidTr="0029653C">
         <w:tblPrEx>
           <w:tblW w:w="10800" w:type="dxa"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="4154F86D" w14:textId="74BE649E">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -12162,151 +12174,151 @@
               <w:t>Total Interest</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1185" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="73CB4A5B" w14:textId="65EACAA9">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$124,509</w:t>
+              <w:t>$111,094</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="58F08050" w14:textId="726CE092">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$86,876</w:t>
+              <w:t>$77,515</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="1D7775A0" w14:textId="0E9D538F">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$56,513</w:t>
+              <w:t>$50,424</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="0AE83892" w14:textId="27B4C204">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$32,520</w:t>
+              <w:t>$29,016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1974" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="09CEEA6C" w14:textId="31F29DCC">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$10,426</w:t>
+              <w:t>$9,303</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="3FC4114E" w14:textId="77777777" w:rsidTr="0029653C">
         <w:tblPrEx>
           <w:tblW w:w="10800" w:type="dxa"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="48B21F93" w14:textId="7B80F558">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -12322,151 +12334,151 @@
               <w:t>Total Payment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1185" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="7472347F" w14:textId="4D0B24BE">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$257,973</w:t>
+              <w:t>$230,178</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="5C54F421" w14:textId="6EF77ABC">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$220,340</w:t>
+              <w:t>$196,599</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="422689E7" w14:textId="1E219AC8">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$189,976</w:t>
+              <w:t>$169,508</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="5B853CAE" w14:textId="22048AEF">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$165,984</w:t>
+              <w:t>$148,100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1974" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="2175D048" w14:textId="7C3CD661">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$143,890</w:t>
+              <w:t>$128,387</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="363A62EE" w14:textId="77777777" w:rsidTr="0029653C">
         <w:tblPrEx>
           <w:tblW w:w="10800" w:type="dxa"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="5FD8AB2F" w14:textId="128D428C">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -12482,151 +12494,151 @@
               <w:t>Pre-Tax Earnings Needed*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1185" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="162C1FB7" w14:textId="4972C4C3">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$330,735</w:t>
+              <w:t>$295,100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="35C969B3" w14:textId="6B4B0FE9">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$282,487</w:t>
+              <w:t>$252,050</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="0AE8D70A" w14:textId="7E489357">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$243,560</w:t>
+              <w:t>$217,317</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="218E5A66" w14:textId="3F0D1AB9">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$212,800</w:t>
+              <w:t>$189,872</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1974" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="6D2EC4A2" w14:textId="2160A635">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$184,475</w:t>
+              <w:t>$164,599</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00A85BD6" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="54A76710" w14:textId="66C84B0D">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="212529"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002821F7">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="212529"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Your monthly payment for paying </w:t>
       </w:r>
@@ -12638,185 +12650,197 @@
           <w:color w:val="212529"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>100%</w:t>
       </w:r>
       <w:r w:rsidRPr="002821F7">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="212529"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the </w:t>
       </w:r>
       <w:r w:rsidRPr="002821F7" w:rsidR="00823617">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="212529"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>$144,573</w:t>
+        <w:t>$152,680</w:t>
       </w:r>
       <w:r w:rsidRPr="002821F7">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="212529"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> cost to attend </w:t>
       </w:r>
       <w:r w:rsidRPr="00370049" w:rsidR="00370049">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="212529"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Clemson University</w:t>
-[...59 lines deleted...]
-      <w:r w:rsidRPr="002821F7" w:rsidR="005B0405">
+        <w:t>The University</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00370049" w:rsidR="00370049">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="212529"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>$2,398</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002821F7" w:rsidR="005B0405">
+        <w:t xml:space="preserve"> Of Alabama</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002821F7" w:rsidR="00823617">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212529"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002821F7">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002821F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212529"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>per month</w:t>
+        <w:t>4 years</w:t>
       </w:r>
       <w:r w:rsidRPr="002821F7">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="212529"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002821F7" w:rsidR="00965A6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>could</w:t>
       </w:r>
       <w:r w:rsidRPr="002821F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> range between </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002821F7" w:rsidR="005B0405">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="212529"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>$860</w:t>
+        <w:t>$2,140</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002821F7" w:rsidR="005B0405">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002821F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>per month</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002821F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002821F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>$767</w:t>
       </w:r>
       <w:r w:rsidRPr="002821F7">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212529"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> per month</w:t>
       </w:r>
       <w:r w:rsidRPr="002821F7">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="212529"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> depending on the term and interest rate on your student loan.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0017259C" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="3FEBE891" w14:textId="07EE7ECF">
       <w:pPr>
         <w:spacing w:after="240"/>