--- v0 (2026-04-07)
+++ v1 (2026-05-24)
@@ -649,51 +649,51 @@
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">e of </w:t>
       </w:r>
       <w:r w:rsidRPr="004E5121">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsiaTheme="minorHAnsi" w:cs="Open Sans"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:id w:val="383653696"/>
+        <w:id w:val="2119846782"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w:rsidR="004E7924" w:rsidRPr="004E5121" w14:paraId="3EB855D8" w14:textId="1ECFCBC7">
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
           </w:pPr>
         </w:p>
         <w:p>
           <w:pPr>
@@ -2710,51 +2710,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A7DF2" w:rsidRPr="00530DC8" w:rsidP="004E5121" w14:paraId="73BCE5C0" w14:textId="4BCAF2BB">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00530DC8">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$16,272</w:t>
+              <w:t>$27,108</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A7DF2" w:rsidRPr="00530DC8" w:rsidP="004E5121" w14:paraId="30C6DB15" w14:textId="286114A8">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00530DC8">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -2788,103 +2788,103 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A7DF2" w:rsidRPr="00530DC8" w:rsidP="004E5121" w14:paraId="4C1B96FF" w14:textId="4E8E932C">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00530DC8">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$4,746</w:t>
+              <w:t>$7,130</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1423" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A7DF2" w:rsidRPr="00530DC8" w:rsidP="004E5121" w14:paraId="597C8CD3" w14:textId="282C1C9A">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="00C851"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00530DC8">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:color w:val="00C851"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$68,061</w:t>
+              <w:t>$80,374</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A7DF2" w:rsidRPr="00530DC8" w:rsidP="004E5121" w14:paraId="1A3372D7" w14:textId="560D08BA">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="33B5E5"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00530DC8">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:color w:val="33B5E5"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$272,242</w:t>
+              <w:t>$321,497</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="0436C5E6" w14:textId="77777777" w:rsidTr="00A37572">
         <w:tblPrEx>
           <w:tblW w:w="0" w:type="auto"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w:rsidR="007A7DF2" w:rsidRPr="00530DC8" w:rsidP="004E5121" w14:paraId="42EA6F86" w14:textId="7BB2825D">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -2929,51 +2929,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A7DF2" w:rsidRPr="00530DC8" w:rsidP="004E5121" w14:paraId="466FB402" w14:textId="29C1970E">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00530DC8">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$16,374</w:t>
+              <w:t>$27,237</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A7DF2" w:rsidRPr="00530DC8" w:rsidP="004E5121" w14:paraId="46598EC3" w14:textId="165B6564">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00530DC8">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -3007,103 +3007,103 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A7DF2" w:rsidRPr="00530DC8" w:rsidP="004E5121" w14:paraId="04058F9A" w14:textId="64A32C2E">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00530DC8">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$5,249</w:t>
+              <w:t>$7,672</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1423" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A7DF2" w:rsidRPr="00530DC8" w:rsidP="004E5121" w14:paraId="6462C3DC" w14:textId="1A62EA4C">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="00C851"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00530DC8">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:color w:val="00C851"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$71,592</w:t>
+              <w:t>$84,008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A7DF2" w:rsidRPr="00530DC8" w:rsidP="004E5121" w14:paraId="3C00C29D" w14:textId="09481421">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="33B5E5"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00530DC8">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:color w:val="33B5E5"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$429,555</w:t>
+              <w:t>$504,050</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00107B0D" w:rsidP="38F3A272" w14:paraId="480692BB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00FB57E8" w:rsidRPr="000E2F05" w:rsidP="38F3A272" w14:paraId="0D45520C" w14:textId="01DE4B97">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="5D5D5D"/>
@@ -3296,92 +3296,92 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> earn an adjusted pay of around</w:t>
       </w:r>
       <w:r w:rsidRPr="38F3A272">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="38F3A272" w:rsidR="4C4CF2E3">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>$65,028</w:t>
+        <w:t>$77,342</w:t>
       </w:r>
       <w:r w:rsidRPr="38F3A272">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC7C74">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>during my first year</w:t>
       </w:r>
       <w:r w:rsidRPr="38F3A272">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, working up to </w:t>
       </w:r>
       <w:r w:rsidRPr="38F3A272" w:rsidR="4C4CF2E3">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>$72,685</w:t>
+        <w:t>$84,998</w:t>
       </w:r>
       <w:r w:rsidRPr="38F3A272">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E2F05">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>in my fourth year.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0032011C" w:rsidRPr="004E5121" w:rsidP="38F3A272" w14:paraId="3F48CC16" w14:textId="33DCC242">
       <w:pPr>
         <w:spacing w:after="240"/>
@@ -3554,92 +3554,92 @@
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>could</w:t>
       </w:r>
       <w:r w:rsidRPr="38F3A272">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> earn an adjusted pay of around </w:t>
       </w:r>
       <w:r w:rsidRPr="38F3A272" w:rsidR="4C4CF2E3">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>$65,028</w:t>
+        <w:t>$77,342</w:t>
       </w:r>
       <w:r w:rsidRPr="38F3A272">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E2F05">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>during my first year</w:t>
       </w:r>
       <w:r w:rsidRPr="38F3A272">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, working up to </w:t>
       </w:r>
       <w:r w:rsidRPr="38F3A272" w:rsidR="4C4CF2E3">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>$79,443</w:t>
+        <w:t>$92,125</w:t>
       </w:r>
       <w:r w:rsidRPr="38F3A272">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E2F05">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="5D5D5D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>in my sixth year</w:t>
       </w:r>
       <w:r w:rsidRPr="38F3A272">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="5D5D5D"/>
@@ -14749,51 +14749,51 @@
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">You indicated your </w:t>
       </w:r>
       <w:r w:rsidRPr="00B72DB5">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">current education level is </w:t>
       </w:r>
       <w:r w:rsidRPr="00B72DB5" w:rsidR="00895662">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>Associate's Degree</w:t>
+        <w:t>Bachelor's Degree</w:t>
       </w:r>
       <w:r w:rsidRPr="00B72DB5">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0092720C" w:rsidRPr="004E5121" w:rsidP="002821F7" w14:paraId="2F27B987" w14:textId="154150A9">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:strike w:val="0"/>
           <w:u w:val="none"/>
         </w:rPr>