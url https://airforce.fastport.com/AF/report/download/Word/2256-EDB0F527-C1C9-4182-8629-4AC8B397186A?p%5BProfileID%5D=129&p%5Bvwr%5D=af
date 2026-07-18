--- v1 (2026-05-24)
+++ v2 (2026-07-18)
@@ -649,51 +649,51 @@
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">e of </w:t>
       </w:r>
       <w:r w:rsidRPr="004E5121">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsiaTheme="minorHAnsi" w:cs="Open Sans"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:id w:val="2119846782"/>
+        <w:id w:val="1513745654"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w:rsidR="004E7924" w:rsidRPr="004E5121" w14:paraId="3EB855D8" w14:textId="1ECFCBC7">
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
           </w:pPr>
         </w:p>
         <w:p>
           <w:pPr>
@@ -9940,51 +9940,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005F6166">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$144,573</w:t>
+              <w:t>$152,680</w:t>
             </w:r>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="212529"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="5D5D5D"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>gift!</w:t>
             </w:r>
@@ -10954,110 +10954,122 @@
           <w:iCs/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002821F7">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">If I attend </w:t>
       </w:r>
       <w:r w:rsidR="00370049">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Clemson University</w:t>
-[...48 lines deleted...]
-      <w:r w:rsidRPr="002821F7" w:rsidR="004A7AA0">
+        <w:t>The University</w:t>
+      </w:r>
+      <w:r w:rsidR="00370049">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>$144,573</w:t>
+        <w:t xml:space="preserve"> Of Alabama</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002821F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and graduate in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002821F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4 years</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002821F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, I </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002821F7" w:rsidR="00965A6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>could</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002821F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> receive </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002821F7" w:rsidR="004A7AA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>$152,680</w:t>
       </w:r>
       <w:r w:rsidRPr="002821F7">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C52723">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>in total funding</w:t>
       </w:r>
       <w:r w:rsidRPr="002821F7">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
@@ -11676,151 +11688,151 @@
               <w:t>Loan Amount</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1185" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="08B8E046" w14:textId="4554CBEF">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$144,573</w:t>
+              <w:t>$152,680</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="3780A403" w14:textId="455CFB00">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$144,573</w:t>
+              <w:t>$152,680</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="5D20E4F9" w14:textId="39F0342A">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$144,573</w:t>
+              <w:t>$152,680</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="51FD1526" w14:textId="64FC1E3B">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$144,573</w:t>
+              <w:t>$152,680</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1974" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="752133D5" w14:textId="7BDBE19F">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$144,573</w:t>
+              <w:t>$152,680</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="2EEFBD3F" w14:textId="77777777" w:rsidTr="0029653C">
         <w:tblPrEx>
           <w:tblW w:w="10800" w:type="dxa"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="936"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="2D592114" w14:textId="3F33E0D3">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
@@ -12002,151 +12014,151 @@
               <w:t>Monthly Payment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1185" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="1A1F397B" w14:textId="2F9C24ED">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$860</w:t>
+              <w:t>$767</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="3AECEE03" w14:textId="6AF80751">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$918</w:t>
+              <w:t>$819</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="2E73CA20" w14:textId="3920B18B">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$1,055</w:t>
+              <w:t>$942</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="2B1DE9B8" w14:textId="0BC9ACCD">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$1,383</w:t>
+              <w:t>$1,234</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1974" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="359C053F" w14:textId="110034C2">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$2,398</w:t>
+              <w:t>$2,140</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="6203D93F" w14:textId="77777777" w:rsidTr="0029653C">
         <w:tblPrEx>
           <w:tblW w:w="10800" w:type="dxa"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="4154F86D" w14:textId="74BE649E">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -12162,151 +12174,151 @@
               <w:t>Total Interest</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1185" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="73CB4A5B" w14:textId="65EACAA9">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$124,509</w:t>
+              <w:t>$111,094</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="58F08050" w14:textId="726CE092">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$86,876</w:t>
+              <w:t>$77,515</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="1D7775A0" w14:textId="0E9D538F">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$56,513</w:t>
+              <w:t>$50,424</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="0AE83892" w14:textId="27B4C204">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$32,520</w:t>
+              <w:t>$29,016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1974" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="09CEEA6C" w14:textId="31F29DCC">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$10,426</w:t>
+              <w:t>$9,303</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="3FC4114E" w14:textId="77777777" w:rsidTr="0029653C">
         <w:tblPrEx>
           <w:tblW w:w="10800" w:type="dxa"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="48B21F93" w14:textId="7B80F558">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -12322,151 +12334,151 @@
               <w:t>Total Payment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1185" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="7472347F" w14:textId="4D0B24BE">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$257,973</w:t>
+              <w:t>$230,178</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="5C54F421" w14:textId="6EF77ABC">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$220,340</w:t>
+              <w:t>$196,599</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="422689E7" w14:textId="1E219AC8">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$189,976</w:t>
+              <w:t>$169,508</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="5B853CAE" w14:textId="22048AEF">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$165,984</w:t>
+              <w:t>$148,100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1974" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="2175D048" w14:textId="7C3CD661">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$143,890</w:t>
+              <w:t>$128,387</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="363A62EE" w14:textId="77777777" w:rsidTr="0029653C">
         <w:tblPrEx>
           <w:tblW w:w="10800" w:type="dxa"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="5FD8AB2F" w14:textId="128D428C">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -12482,151 +12494,151 @@
               <w:t>Pre-Tax Earnings Needed*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1185" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="162C1FB7" w14:textId="4972C4C3">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$330,735</w:t>
+              <w:t>$295,100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="35C969B3" w14:textId="6B4B0FE9">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$282,487</w:t>
+              <w:t>$252,050</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="0AE8D70A" w14:textId="7E489357">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$243,560</w:t>
+              <w:t>$217,317</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="218E5A66" w14:textId="3F0D1AB9">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$212,800</w:t>
+              <w:t>$189,872</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1974" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E22F42" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="6D2EC4A2" w14:textId="2160A635">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002821F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$184,475</w:t>
+              <w:t>$164,599</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00A85BD6" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="54A76710" w14:textId="66C84B0D">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="212529"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002821F7">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="212529"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Your monthly payment for paying </w:t>
       </w:r>
@@ -12638,185 +12650,197 @@
           <w:color w:val="212529"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>100%</w:t>
       </w:r>
       <w:r w:rsidRPr="002821F7">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="212529"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the </w:t>
       </w:r>
       <w:r w:rsidRPr="002821F7" w:rsidR="00823617">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="212529"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>$144,573</w:t>
+        <w:t>$152,680</w:t>
       </w:r>
       <w:r w:rsidRPr="002821F7">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="212529"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> cost to attend </w:t>
       </w:r>
       <w:r w:rsidRPr="00370049" w:rsidR="00370049">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="212529"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Clemson University</w:t>
-[...59 lines deleted...]
-      <w:r w:rsidRPr="002821F7" w:rsidR="005B0405">
+        <w:t>The University</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00370049" w:rsidR="00370049">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="212529"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>$2,398</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002821F7" w:rsidR="005B0405">
+        <w:t xml:space="preserve"> Of Alabama</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002821F7" w:rsidR="00823617">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212529"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002821F7">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002821F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212529"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>per month</w:t>
+        <w:t>4 years</w:t>
       </w:r>
       <w:r w:rsidRPr="002821F7">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="212529"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002821F7" w:rsidR="00965A6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>could</w:t>
       </w:r>
       <w:r w:rsidRPr="002821F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> range between </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002821F7" w:rsidR="005B0405">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="212529"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>$860</w:t>
+        <w:t>$2,140</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002821F7" w:rsidR="005B0405">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002821F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>per month</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002821F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002821F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>$767</w:t>
       </w:r>
       <w:r w:rsidRPr="002821F7">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212529"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> per month</w:t>
       </w:r>
       <w:r w:rsidRPr="002821F7">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="212529"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> depending on the term and interest rate on your student loan.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0017259C" w:rsidRPr="002821F7" w:rsidP="002821F7" w14:paraId="3FEBE891" w14:textId="07EE7ECF">
       <w:pPr>
         <w:spacing w:after="240"/>