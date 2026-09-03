--- v2 (2026-07-18)
+++ v3 (2026-09-03)
@@ -649,51 +649,51 @@
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">e of </w:t>
       </w:r>
       <w:r w:rsidRPr="004E5121">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:eastAsiaTheme="minorHAnsi" w:cs="Open Sans"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:id w:val="1513745654"/>
+        <w:id w:val="1095297550"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w:rsidR="004E7924" w:rsidRPr="004E5121" w14:paraId="3EB855D8" w14:textId="1ECFCBC7">
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
           </w:pPr>
         </w:p>
         <w:p>
           <w:pPr>